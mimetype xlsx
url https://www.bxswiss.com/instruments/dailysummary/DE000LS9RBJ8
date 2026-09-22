--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb79edee0e9435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51a49c1f6de4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e9cad026594258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f86c1da80b40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525a438845cd4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e9cad026594258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ebc42395134f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f86c1da80b40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>