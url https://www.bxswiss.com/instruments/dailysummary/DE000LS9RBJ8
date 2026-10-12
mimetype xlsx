--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51a49c1f6de4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b532dfd4654ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f86c1da80b40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc33d98bba9401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ebc42395134f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f86c1da80b40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e93f74c1ce54668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc33d98bba9401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>