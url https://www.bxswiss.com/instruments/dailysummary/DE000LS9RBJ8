--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b532dfd4654ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8450cddc9a0147cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc33d98bba9401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d516c2ce8054eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e93f74c1ce54668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc33d98bba9401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd4a3c67f384779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d516c2ce8054eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>