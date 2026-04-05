--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0532027aca402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3d30dafd454d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eba6ad1551846e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79d666fda9d462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree63c48a1ef74ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eba6ad1551846e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d788cb2ac84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79d666fda9d462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>