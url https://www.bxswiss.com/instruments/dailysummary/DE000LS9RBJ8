--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3d30dafd454d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a9299ec7564457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79d666fda9d462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a0acc40f5d4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d788cb2ac84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79d666fda9d462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c197ec8bda4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a0acc40f5d4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>