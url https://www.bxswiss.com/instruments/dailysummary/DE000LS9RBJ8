--- v7 (2026-04-30)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a9299ec7564457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfe1715db43454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a0acc40f5d4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8443bca35c9f4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c197ec8bda4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a0acc40f5d4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2d1dc58fee4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8443bca35c9f4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>117,129</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>