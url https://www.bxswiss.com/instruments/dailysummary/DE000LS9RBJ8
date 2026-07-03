--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfe1715db43454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cde0b9a9d146b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8443bca35c9f4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36efbf7e7ae645e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2d1dc58fee4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8443bca35c9f4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acf70a2809b4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36efbf7e7ae645e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>122,743</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,891</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>