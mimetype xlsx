--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cde0b9a9d146b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c0f09257e4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36efbf7e7ae645e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9b0e5e3abe470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acf70a2809b4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36efbf7e7ae645e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848ca04adb924c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9b0e5e3abe470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>