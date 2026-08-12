--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c0f09257e4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc178792dbb2241c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9b0e5e3abe470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516089d9ad7342ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848ca04adb924c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9b0e5e3abe470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cdb1c4122e450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516089d9ad7342ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>