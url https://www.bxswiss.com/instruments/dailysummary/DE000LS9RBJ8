--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc178792dbb2241c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb79edee0e9435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516089d9ad7342ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e9cad026594258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cdb1c4122e450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516089d9ad7342ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525a438845cd4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e9cad026594258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bluechip Burggraben und Visionen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>