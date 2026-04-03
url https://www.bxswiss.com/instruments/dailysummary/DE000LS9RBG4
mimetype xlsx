--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c8bfb85f364719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01a39004814633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0bbb1f109e42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89afabdc0c1d4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc3d428c3fa4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0bbb1f109e42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8718264b953342c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89afabdc0c1d4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>