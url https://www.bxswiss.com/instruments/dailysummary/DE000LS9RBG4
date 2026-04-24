--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01a39004814633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123363865ecc4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89afabdc0c1d4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490cf9660a6e4f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8718264b953342c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89afabdc0c1d4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26a0e29dd384cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490cf9660a6e4f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>