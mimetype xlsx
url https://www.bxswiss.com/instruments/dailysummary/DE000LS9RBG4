--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123363865ecc4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6ae463cf6c405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490cf9660a6e4f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba690158f44dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26a0e29dd384cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490cf9660a6e4f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f72ebb48734f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba690158f44dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>