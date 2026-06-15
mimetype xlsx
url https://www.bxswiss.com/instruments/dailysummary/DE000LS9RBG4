--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6ae463cf6c405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b703dfd1566454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba690158f44dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985899701728423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f72ebb48734f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba690158f44dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b043734fcfd416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985899701728423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>309,368</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>