--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b703dfd1566454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22098463b10e4719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985899701728423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237cd7b8d8674215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b043734fcfd416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985899701728423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131936a3a0194d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237cd7b8d8674215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>