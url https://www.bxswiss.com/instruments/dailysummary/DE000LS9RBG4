--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22098463b10e4719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1241c6bb4fd42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237cd7b8d8674215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65baa5430f414ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131936a3a0194d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237cd7b8d8674215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3565a866e44422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65baa5430f414ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>