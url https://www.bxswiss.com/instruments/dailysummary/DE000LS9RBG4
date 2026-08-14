--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1241c6bb4fd42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1385326e6e4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65baa5430f414ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7876bf1e10e4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3565a866e44422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65baa5430f414ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d09df1382347fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7876bf1e10e4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>