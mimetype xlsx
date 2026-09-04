--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1385326e6e4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b5c047a934672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7876bf1e10e4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb2baf25fb04d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d09df1382347fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7876bf1e10e4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c8790069e44545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb2baf25fb04d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>