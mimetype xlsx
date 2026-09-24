--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b5c047a934672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2041ff8a2c8b4de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb2baf25fb04d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcd08815bbe4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c8790069e44545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb2baf25fb04d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e834e478cbd4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcd08815bbe4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>