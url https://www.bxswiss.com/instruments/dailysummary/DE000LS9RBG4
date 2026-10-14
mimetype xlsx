--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2041ff8a2c8b4de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9d764fc6184803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcd08815bbe4e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e932a6c0da449d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e834e478cbd4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcd08815bbe4e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983a90f66ea4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e932a6c0da449d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>320,057</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>317,341</x:t>
-[...382 lines deleted...]
-          <x:t>322,774</x:t>
+          <x:t>326,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>