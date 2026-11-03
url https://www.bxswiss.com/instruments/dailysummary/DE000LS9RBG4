--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9d764fc6184803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e324c65209a414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e932a6c0da449d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ac6c8bd1104f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983a90f66ea4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e932a6c0da449d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9552ca58b8d64950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ac6c8bd1104f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortschritt durch Innovationen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>305,350</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>304,014</x:t>
-[...544 lines deleted...]
-          <x:t>323,962</x:t>
+          <x:t>308,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>