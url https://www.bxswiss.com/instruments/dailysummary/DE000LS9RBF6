--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf5d8738e864513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e117331ad94f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989a2daa26cc4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd0e9e1855e4ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc564e47d7e7542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989a2daa26cc4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b85e127d1d548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd0e9e1855e4ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,221</x:t>
-[...225 lines deleted...]
-          <x:t>116,751</x:t>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>