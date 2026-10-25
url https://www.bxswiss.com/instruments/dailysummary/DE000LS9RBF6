--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e117331ad94f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5df01e382ab472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd0e9e1855e4ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25e43295c2544b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b85e127d1d548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd0e9e1855e4ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212951b5ce0b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25e43295c2544b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>