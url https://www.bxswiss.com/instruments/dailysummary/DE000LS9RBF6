--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe89bbe7b0e146e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb8d0362bc54950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2afc825aea465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b0e52a884ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dfa4c0e71d4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2afc825aea465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef6fdf71af74625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b0e52a884ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...336 lines deleted...]
-          <x:t>93,070</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>93,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>95,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>