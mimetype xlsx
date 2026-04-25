--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb8d0362bc54950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459f8ed13e64407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b0e52a884ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a049fbbb62f4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef6fdf71af74625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b0e52a884ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref58203573ca4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a049fbbb62f4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>