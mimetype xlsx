--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459f8ed13e64407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eda16a616164038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a049fbbb62f4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf610a310c7746f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref58203573ca4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a049fbbb62f4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f753935f7cc42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf610a310c7746f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,425</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,984</x:t>
-[...200 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,707</x:t>
-[...279 lines deleted...]
-          <x:t>97,641</x:t>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>