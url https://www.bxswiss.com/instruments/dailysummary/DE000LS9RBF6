--- v7 (2026-05-16)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eda16a616164038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975622fd40284e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf610a310c7746f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296083d6d82943e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f753935f7cc42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf610a310c7746f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2cd8235ea843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296083d6d82943e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>96,355</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>