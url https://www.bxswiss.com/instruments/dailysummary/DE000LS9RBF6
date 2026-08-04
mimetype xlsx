--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975622fd40284e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1ed94c9d9d42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296083d6d82943e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c11d61f2b564f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2cd8235ea843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296083d6d82943e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e65f8b16ee401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c11d61f2b564f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>