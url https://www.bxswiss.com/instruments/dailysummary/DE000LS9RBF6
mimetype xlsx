--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1ed94c9d9d42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f5d42669c24eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c11d61f2b564f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60169e48b154c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e65f8b16ee401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c11d61f2b564f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13e1ba4c200446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60169e48b154c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>