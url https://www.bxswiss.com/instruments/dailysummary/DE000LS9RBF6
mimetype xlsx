--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f5d42669c24eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf5d8738e864513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re60169e48b154c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989a2daa26cc4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13e1ba4c200446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re60169e48b154c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc564e47d7e7542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989a2daa26cc4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NDT - Biotech Genetic Genomic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>116,239</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,738</x:t>
-[...220 lines deleted...]
-          <x:t>121,968</x:t>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>