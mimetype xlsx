--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e469121664439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17606cb643a42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f632da2e2ba42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e98b0e5e6744ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58752e08436f4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f632da2e2ba42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f5056c0fc247f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e98b0e5e6744ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>