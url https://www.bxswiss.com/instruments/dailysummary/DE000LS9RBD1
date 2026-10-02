--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17606cb643a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470dba15d2e8475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e98b0e5e6744ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36530babbaee4b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f5056c0fc247f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e98b0e5e6744ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7060dadf84d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36530babbaee4b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>