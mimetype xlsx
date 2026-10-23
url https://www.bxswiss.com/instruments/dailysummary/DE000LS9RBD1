--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470dba15d2e8475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4485716d6e694552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36530babbaee4b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e85002b064b4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7060dadf84d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36530babbaee4b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90b93a311cf4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e85002b064b4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>