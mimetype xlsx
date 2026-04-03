--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ec8ada4e0640ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf736be3faeae413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c34dce9b25145f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1f742adc894374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc2363b76ab4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c34dce9b25145f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab26ab380205436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1f742adc894374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>149,684</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,162</x:t>
-[...296 lines deleted...]
-          <x:t>145,656</x:t>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>