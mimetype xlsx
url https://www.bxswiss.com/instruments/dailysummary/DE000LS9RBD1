--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf736be3faeae413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0c865bda984589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1f742adc894374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9a6fe0f5e24e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab26ab380205436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1f742adc894374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c024d4156c4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9a6fe0f5e24e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>