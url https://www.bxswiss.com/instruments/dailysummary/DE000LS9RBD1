--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0c865bda984589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7675eaec2a49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9a6fe0f5e24e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374c1eb064c64ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c024d4156c4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9a6fe0f5e24e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e983872fbd1455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374c1eb064c64ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>