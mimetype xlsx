--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7675eaec2a49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd205555047bf4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374c1eb064c64ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4345b8a5934241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e983872fbd1455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374c1eb064c64ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5577c5bc3024f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4345b8a5934241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>170,869</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>