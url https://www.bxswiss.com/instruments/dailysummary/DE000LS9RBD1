--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd205555047bf4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref75982b337d47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4345b8a5934241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb5b5a94129423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5577c5bc3024f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4345b8a5934241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf2b3fd0624846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb5b5a94129423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>