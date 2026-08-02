--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref75982b337d47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509001777c584ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb5b5a94129423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bc1836c997441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf2b3fd0624846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb5b5a94129423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a7c370121f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bc1836c997441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>