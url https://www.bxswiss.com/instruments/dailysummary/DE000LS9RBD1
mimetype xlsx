--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509001777c584ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e469121664439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bc1836c997441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f632da2e2ba42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a7c370121f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bc1836c997441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58752e08436f4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f632da2e2ba42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WasserstoffSpeed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>