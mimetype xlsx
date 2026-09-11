--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989cffa1cf874706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a275db8031405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0f5cb6c27e4eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47dda4288b24693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfeb85a9988490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0f5cb6c27e4eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a233dc5b2764a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47dda4288b24693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>