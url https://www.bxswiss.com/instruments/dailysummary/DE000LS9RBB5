--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a275db8031405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae1fff849e454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47dda4288b24693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d7bda2fb024fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a233dc5b2764a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47dda4288b24693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6826522fd794a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d7bda2fb024fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>128,583</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>