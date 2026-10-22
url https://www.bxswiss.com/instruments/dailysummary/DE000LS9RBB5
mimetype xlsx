--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae1fff849e454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3494e12eaa4048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d7bda2fb024fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd811e04f2484cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6826522fd794a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d7bda2fb024fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f56bf947ad4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd811e04f2484cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>