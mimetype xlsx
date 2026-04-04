--- v1 (2026-02-21)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf5065c6c044622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a06bf9c2364595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e9172a19ad417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0041ea7c0ba74f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc005fd4385c4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e9172a19ad417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6340bbb4094cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0041ea7c0ba74f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>112,778</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>