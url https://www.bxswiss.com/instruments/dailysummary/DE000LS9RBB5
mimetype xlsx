--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a06bf9c2364595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07810cbb3f849cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0041ea7c0ba74f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c69001cfa4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6340bbb4094cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0041ea7c0ba74f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc11513a15f54b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c69001cfa4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>115,572</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>114,552</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>