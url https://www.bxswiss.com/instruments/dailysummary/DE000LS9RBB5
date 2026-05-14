--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07810cbb3f849cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7698624aae41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c69001cfa4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe6008f25324294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc11513a15f54b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c69001cfa4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd91c3e38b954422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe6008f25324294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>