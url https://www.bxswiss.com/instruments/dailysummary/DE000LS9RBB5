--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7698624aae41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e5bac3f3fa4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe6008f25324294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdce869d2d44adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd91c3e38b954422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe6008f25324294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391d7021ec6442aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdce869d2d44adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>