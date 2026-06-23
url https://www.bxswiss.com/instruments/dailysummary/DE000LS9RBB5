--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e5bac3f3fa4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7941b87a654a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdce869d2d44adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2429f5713a85482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391d7021ec6442aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdce869d2d44adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbabd9839aa4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2429f5713a85482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>