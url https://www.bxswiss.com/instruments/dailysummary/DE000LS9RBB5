--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7941b87a654a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd508118c0443c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2429f5713a85482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3202971bbfd49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbabd9839aa4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2429f5713a85482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re749a66c5fc44f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3202971bbfd49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>