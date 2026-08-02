--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd508118c0443c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3320573239044b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3202971bbfd49c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ecc18d6bd28462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re749a66c5fc44f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3202971bbfd49c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f2a6b904814935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ecc18d6bd28462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>