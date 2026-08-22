--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3320573239044b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989cffa1cf874706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ecc18d6bd28462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc0f5cb6c27e4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f2a6b904814935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ecc18d6bd28462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfeb85a9988490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc0f5cb6c27e4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesellschaft von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,367</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>