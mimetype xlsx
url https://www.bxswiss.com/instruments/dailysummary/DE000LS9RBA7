--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca9bd8bcd244a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed17199dd2c4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23f357d7327456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13d6bac5ecf4b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7d059dc07648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23f357d7327456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12df9fcb984745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13d6bac5ecf4b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>