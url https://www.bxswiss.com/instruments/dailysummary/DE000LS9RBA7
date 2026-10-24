--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed17199dd2c4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f32c2f4f5c24d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13d6bac5ecf4b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616f3ff6004b4824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12df9fcb984745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13d6bac5ecf4b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1b6dbf94314fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616f3ff6004b4824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>