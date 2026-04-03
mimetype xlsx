--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf7f9f42da44aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841c2986617a47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43c8c8ff594469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd892db8c3e14181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818c9753f53a4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43c8c8ff594469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2dbc495dc94c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd892db8c3e14181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>