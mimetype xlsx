--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841c2986617a47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd17d826690c4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd892db8c3e14181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48ecabbe7b44423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2dbc495dc94c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd892db8c3e14181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666a3d89a8054a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48ecabbe7b44423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>