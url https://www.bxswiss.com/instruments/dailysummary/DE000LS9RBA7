--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd17d826690c4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfb3bd53994d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48ecabbe7b44423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac29d00cfa41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666a3d89a8054a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48ecabbe7b44423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe795b143ba4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac29d00cfa41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>