--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdfb3bd53994d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd1cb6006a54934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac29d00cfa41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a98a290c6841cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe795b143ba4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac29d00cfa41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92cbaf4e80b4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a98a290c6841cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>