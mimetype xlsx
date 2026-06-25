--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd1cb6006a54934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2829d3cf9ba546c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a98a290c6841cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d6cda6c125482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92cbaf4e80b4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a98a290c6841cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cbef2a78c348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d6cda6c125482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>