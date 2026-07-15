--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2829d3cf9ba546c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d163970f97483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d6cda6c125482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4079d8b4bf8e4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cbef2a78c348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d6cda6c125482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ae3ff7ad7940b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4079d8b4bf8e4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>