--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d163970f97483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de497c28c904b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4079d8b4bf8e4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51657ca4e31046a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ae3ff7ad7940b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4079d8b4bf8e4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cc94f3c28b4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51657ca4e31046a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>90,052</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>88,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>