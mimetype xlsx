--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de497c28c904b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd801475b0464fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51657ca4e31046a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbaf5217c6734297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cc94f3c28b4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51657ca4e31046a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9ce9337bda411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbaf5217c6734297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>