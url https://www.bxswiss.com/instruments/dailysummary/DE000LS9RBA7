--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd801475b0464fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca9bd8bcd244a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbaf5217c6734297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23f357d7327456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9ce9337bda411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbaf5217c6734297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7d059dc07648c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23f357d7327456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TF WORLD TECH TREND DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>