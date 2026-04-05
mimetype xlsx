--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acc428976914635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa7b82e4634e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53e9a3b367441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5b96adc3834a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e41f79ce2c4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53e9a3b367441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec1575ffd9c414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5b96adc3834a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>