--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa7b82e4634e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2926cc913f4488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5b96adc3834a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f526eb64b04f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec1575ffd9c414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5b96adc3834a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262893afa7a34ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f526eb64b04f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>