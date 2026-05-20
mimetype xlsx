--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2926cc913f4488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eabb52be744a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f526eb64b04f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd58e3bc3304ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262893afa7a34ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f526eb64b04f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a2c00abef43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd58e3bc3304ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>