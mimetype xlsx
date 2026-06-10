--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30eabb52be744a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadad6278ed54c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd58e3bc3304ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a965b1172c54670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a2c00abef43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd58e3bc3304ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a0f378d976455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a965b1172c54670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>147,074</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,908</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>