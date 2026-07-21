--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadad6278ed54c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676fb1faa9b648fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a965b1172c54670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7b5105cab04bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a0f378d976455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a965b1172c54670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cff996cffc14813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7b5105cab04bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>150,264</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,493</x:t>
-[...269 lines deleted...]
-          <x:t>143,435</x:t>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>