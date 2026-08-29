--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676fb1faa9b648fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d09014e4dd149e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7b5105cab04bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra081e9f288354324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cff996cffc14813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7b5105cab04bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6e5f5ad5ed49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra081e9f288354324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,769</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>