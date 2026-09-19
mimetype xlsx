--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d09014e4dd149e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a5aca760ae452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra081e9f288354324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8130ba9cc3554ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6e5f5ad5ed49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra081e9f288354324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3d32e5b7e4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8130ba9cc3554ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>