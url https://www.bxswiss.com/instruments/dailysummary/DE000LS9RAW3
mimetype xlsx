--- v11 (2026-09-19)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a5aca760ae452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5482ba7e07041e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8130ba9cc3554ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b125d9e19a44105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3d32e5b7e4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8130ba9cc3554ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e971ca16b44dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b125d9e19a44105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST Big Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>160,061</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>