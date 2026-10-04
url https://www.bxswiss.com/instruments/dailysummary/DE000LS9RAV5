--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c40de2a86234a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ff32c5ae142c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1fa9ded5df4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f0f99578b04a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf839e4ae69834236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1fa9ded5df4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4c0d273a14e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f0f99578b04a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>