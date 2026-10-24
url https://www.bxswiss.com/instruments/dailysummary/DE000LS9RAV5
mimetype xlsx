--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ff32c5ae142c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182bb8b4f494484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f0f99578b04a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9a7012a9dd4c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4c0d273a14e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f0f99578b04a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9babb918b8a1462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9a7012a9dd4c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>