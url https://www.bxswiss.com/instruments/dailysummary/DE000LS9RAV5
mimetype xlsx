--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7507fd22ed5e43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e6c850c7cd441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91468e3d424244b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d14348d51c4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fd5c25c1984983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91468e3d424244b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186417aeb7d242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d14348d51c4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>