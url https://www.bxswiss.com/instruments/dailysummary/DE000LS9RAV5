--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e6c850c7cd441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f5c19494635432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d14348d51c4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b30413ae4224542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186417aeb7d242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d14348d51c4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041b82b396154438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b30413ae4224542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>