--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f5c19494635432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e65e71e6444fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b30413ae4224542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae75f4fba4a1408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041b82b396154438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b30413ae4224542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5586d07d7a314ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae75f4fba4a1408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>