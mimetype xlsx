--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e65e71e6444fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f90a8e256b14010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae75f4fba4a1408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ad043f048145a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5586d07d7a314ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae75f4fba4a1408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf238c52e79043d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ad043f048145a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>