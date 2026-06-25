--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f90a8e256b14010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e29b7d140f44bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ad043f048145a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafddbb02a28b42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf238c52e79043d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ad043f048145a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6063aef62186403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafddbb02a28b42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>