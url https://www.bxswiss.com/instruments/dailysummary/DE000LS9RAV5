--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e29b7d140f44bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f20c1fa3dd4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafddbb02a28b42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda662fe4f2e349cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6063aef62186403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafddbb02a28b42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f69b1333f614826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda662fe4f2e349cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>106,423</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,561</x:t>
-[...490 lines deleted...]
-          <x:t>106,483</x:t>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>