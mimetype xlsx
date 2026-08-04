--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f20c1fa3dd4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9ce209f7a64889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda662fe4f2e349cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7619a2c86244d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f69b1333f614826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda662fe4f2e349cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3349c210d2e441c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7619a2c86244d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>