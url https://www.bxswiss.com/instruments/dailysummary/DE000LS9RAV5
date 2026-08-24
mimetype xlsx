--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9ce209f7a64889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a41723d7b49d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7619a2c86244d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f8633f6b274ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3349c210d2e441c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7619a2c86244d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319dcebb18d04bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f8633f6b274ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>