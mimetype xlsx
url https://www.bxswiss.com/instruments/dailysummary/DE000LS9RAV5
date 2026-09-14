--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a41723d7b49d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c40de2a86234a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f8633f6b274ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1fa9ded5df4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319dcebb18d04bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f8633f6b274ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf839e4ae69834236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1fa9ded5df4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NEXT STARS IN THE SKY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,638</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,459</x:t>
-[...350 lines deleted...]
-          <x:t>98,743</x:t>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>