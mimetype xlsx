--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db1c6ecb0154ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510b1559970b4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6c7cbcdcdc4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867420340bf34862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5564464f199f48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6c7cbcdcdc4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec5a6e1c4ff4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867420340bf34862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>