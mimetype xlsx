--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510b1559970b4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5c20446a744f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867420340bf34862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d49f3aaf28f4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec5a6e1c4ff4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867420340bf34862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25083a22c65449a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d49f3aaf28f4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>140,537</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,512</x:t>
-[...16 lines deleted...]
-          <x:t>142,056</x:t>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,035</x:t>
-[...193 lines deleted...]
-          <x:t>146,823</x:t>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>