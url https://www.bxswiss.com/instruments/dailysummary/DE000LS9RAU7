--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc56653c5e54a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab30a9a4c13e4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72443c4ff3e94beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8bbb3abed94b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082ddecdfc5e4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72443c4ff3e94beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ab701921549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8bbb3abed94b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>