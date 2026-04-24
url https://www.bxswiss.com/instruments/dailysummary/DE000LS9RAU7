--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab30a9a4c13e4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a5f91011ad422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8bbb3abed94b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011decd6a0774569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570ab701921549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8bbb3abed94b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77c2bc7bbb941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011decd6a0774569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>