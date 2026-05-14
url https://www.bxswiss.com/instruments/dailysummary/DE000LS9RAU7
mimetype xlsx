--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a5f91011ad422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572e564495574cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011decd6a0774569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190d7a000d14250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77c2bc7bbb941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011decd6a0774569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cce180c368344e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190d7a000d14250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>