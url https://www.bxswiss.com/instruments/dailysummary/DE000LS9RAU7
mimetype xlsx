--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572e564495574cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebcb6744e094203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190d7a000d14250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecddeefa9224afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cce180c368344e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190d7a000d14250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1eecda2f4c841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecddeefa9224afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>