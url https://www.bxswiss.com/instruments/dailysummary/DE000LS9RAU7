--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebcb6744e094203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662b007d55bb40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecddeefa9224afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066623c24084d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1eecda2f4c841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecddeefa9224afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1967152f234bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066623c24084d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>