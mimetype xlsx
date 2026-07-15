--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662b007d55bb40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdc01d2c97c4946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066623c24084d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fadd1c51a9c4480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1967152f234bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066623c24084d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bffc0a85d545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fadd1c51a9c4480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>