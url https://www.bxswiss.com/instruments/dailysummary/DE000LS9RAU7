--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdc01d2c97c4946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c420167a26d4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fadd1c51a9c4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217ce01af341465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bffc0a85d545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fadd1c51a9c4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa384692b584931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217ce01af341465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>136,977</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>