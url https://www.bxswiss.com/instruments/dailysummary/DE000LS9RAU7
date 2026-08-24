--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c420167a26d4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876dc22ce85143dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217ce01af341465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa792f338f434c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa384692b584931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217ce01af341465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894b16185f0c4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa792f338f434c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>134,570</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,172</x:t>
-[...566 lines deleted...]
-          <x:t>136,926</x:t>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>