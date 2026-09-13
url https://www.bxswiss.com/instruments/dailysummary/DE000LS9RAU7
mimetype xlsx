--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876dc22ce85143dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db1c6ecb0154ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa792f338f434c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6c7cbcdcdc4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894b16185f0c4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa792f338f434c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5564464f199f48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6c7cbcdcdc4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert und Nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,278</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>