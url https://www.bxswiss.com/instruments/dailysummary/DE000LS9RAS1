--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f670a1fa6f4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab161c0fa6c64f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f4a94021444d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad72d98795b4531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99cc192843b4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f4a94021444d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31c8504f3ba4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad72d98795b4531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>