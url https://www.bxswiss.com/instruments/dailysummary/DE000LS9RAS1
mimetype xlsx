--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab161c0fa6c64f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a233bc40ed341c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad72d98795b4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64733384b7d44d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31c8504f3ba4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad72d98795b4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a94f9178df4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64733384b7d44d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>