--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a233bc40ed341c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94167ce07ff9472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64733384b7d44d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ba682a8d304cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a94f9178df4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64733384b7d44d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6062b369594dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ba682a8d304cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>