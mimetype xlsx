--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94167ce07ff9472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c64f41dd16347cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ba682a8d304cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866796d885f74c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6062b369594dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ba682a8d304cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9d62254a394476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866796d885f74c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>