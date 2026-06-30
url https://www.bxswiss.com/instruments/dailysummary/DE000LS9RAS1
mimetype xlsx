--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c64f41dd16347cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c56ddea70ef4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866796d885f74c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67384793d7784769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9d62254a394476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866796d885f74c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282c0ee1d95749e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67384793d7784769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>