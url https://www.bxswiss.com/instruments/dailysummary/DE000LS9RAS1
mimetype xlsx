--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c56ddea70ef4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a104533ba304afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67384793d7784769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5e166c93574884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282c0ee1d95749e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67384793d7784769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d4b6d244924867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5e166c93574884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>