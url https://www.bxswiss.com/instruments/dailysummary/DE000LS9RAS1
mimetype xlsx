--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a104533ba304afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af86eca542b45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5e166c93574884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0ef667864f4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d4b6d244924867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5e166c93574884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fd8712b58b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0ef667864f4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>170,397</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>