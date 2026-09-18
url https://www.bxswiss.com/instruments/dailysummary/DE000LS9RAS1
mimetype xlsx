--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af86eca542b45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5336319ba2a74439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0ef667864f4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38beabd6b94f476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fd8712b58b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0ef667864f4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dda6a250ce04466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38beabd6b94f476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>