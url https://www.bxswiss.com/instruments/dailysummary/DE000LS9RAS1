--- v14 (2026-09-18)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5336319ba2a74439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3accdc0567f84af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38beabd6b94f476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd69a14128584037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dda6a250ce04466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38beabd6b94f476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a360acf8714250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd69a14128584037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>