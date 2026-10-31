--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3accdc0567f84af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13fefe6b4c54cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd69a14128584037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80df54d5d5244c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a360acf8714250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd69a14128584037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9670766f3774e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80df54d5d5244c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold -und Silber- Aktien - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>