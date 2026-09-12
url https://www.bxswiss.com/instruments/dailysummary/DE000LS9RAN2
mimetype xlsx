--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484455690b594a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra155f268a5904b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4973387274509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ee558a176c4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76deb0987a84091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4973387274509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7499e0d5d622415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ee558a176c4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>