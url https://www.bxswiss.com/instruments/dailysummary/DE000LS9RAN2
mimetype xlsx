--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra155f268a5904b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf70a1af8e094247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ee558a176c4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e4d34088cf420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7499e0d5d622415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ee558a176c4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea6cd4649ac40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e4d34088cf420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>