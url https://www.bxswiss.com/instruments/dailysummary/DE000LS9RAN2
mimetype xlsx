--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf70a1af8e094247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9780240f6e85480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e4d34088cf420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2659579b97c4457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea6cd4649ac40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e4d34088cf420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084f347e8068466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2659579b97c4457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>