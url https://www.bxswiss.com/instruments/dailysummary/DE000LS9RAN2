--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb526f71c244510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6560fb398354c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f69f42b363402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99cb637ac5f4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8b194764f74351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f69f42b363402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784faa8d5ce449d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99cb637ac5f4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>