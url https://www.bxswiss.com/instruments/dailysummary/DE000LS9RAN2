--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6560fb398354c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0e60ce49084136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99cb637ac5f4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d2a787f3034ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784faa8d5ce449d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99cb637ac5f4a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38227490a4a54e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d2a787f3034ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>66,095</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,979</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>