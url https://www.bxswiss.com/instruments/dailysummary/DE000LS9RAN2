--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0e60ce49084136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3ed525a15e411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d2a787f3034ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577949206a97449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38227490a4a54e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d2a787f3034ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f122edba5464500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577949206a97449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>