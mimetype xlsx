--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3ed525a15e411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea96bd7ed0e4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577949206a97449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf350d8183da8406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f122edba5464500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577949206a97449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59c6e1b41544c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf350d8183da8406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>