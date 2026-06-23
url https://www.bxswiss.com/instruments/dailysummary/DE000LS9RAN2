--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea96bd7ed0e4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6096e333514c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf350d8183da8406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9f2db2bfad4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59c6e1b41544c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf350d8183da8406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fa1a64b86a4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9f2db2bfad4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>