--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6096e333514c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac02bd83454ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9f2db2bfad4c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35e20941d324a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fa1a64b86a4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9f2db2bfad4c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c31d5e4b5246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35e20941d324a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>