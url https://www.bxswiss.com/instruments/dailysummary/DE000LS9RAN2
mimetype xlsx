--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac02bd83454ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2acdaa7194de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35e20941d324a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073d325d3c704a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c31d5e4b5246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35e20941d324a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736ea4f43fae4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073d325d3c704a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,843</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>69,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>