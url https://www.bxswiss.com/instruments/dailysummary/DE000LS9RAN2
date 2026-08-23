--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2acdaa7194de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484455690b594a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073d325d3c704a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4973387274509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736ea4f43fae4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073d325d3c704a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76deb0987a84091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4973387274509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemie-Impfstoffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>