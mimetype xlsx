--- v12 (2026-08-17)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062ec14a92d741ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6089a69ab234313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60bb6a757d8411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd80a04319e94b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd734a5e155c64e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60bb6a757d8411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5524d7cf6cc49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd80a04319e94b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>206,737</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>