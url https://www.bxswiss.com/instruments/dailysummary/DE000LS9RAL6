--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6089a69ab234313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1fefcc4b6e49ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd80a04319e94b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68732aea2bfc45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5524d7cf6cc49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd80a04319e94b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bb81da27fd4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68732aea2bfc45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>