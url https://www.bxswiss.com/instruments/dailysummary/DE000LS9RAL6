--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1fefcc4b6e49ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc757b7aa8be94a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68732aea2bfc45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0218187f994884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bb81da27fd4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68732aea2bfc45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479e21956f3941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0218187f994884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>