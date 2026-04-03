--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8889cfef2984d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b3189400b84491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf04ea54b90746ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508a00a51f154834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a43034ce8f0400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf04ea54b90746ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbca49fe53f4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508a00a51f154834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>