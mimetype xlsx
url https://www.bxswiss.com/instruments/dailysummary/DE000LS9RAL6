--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b3189400b84491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf41a7c6a0d4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508a00a51f154834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3401b11baea47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbca49fe53f4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508a00a51f154834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506fbcce4d3d4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3401b11baea47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>