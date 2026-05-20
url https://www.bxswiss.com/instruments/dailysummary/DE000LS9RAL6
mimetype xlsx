--- v7 (2026-04-24)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf41a7c6a0d4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8119e9faa94df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3401b11baea47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cc494faf1a4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506fbcce4d3d4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3401b11baea47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1f94fe10e04c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cc494faf1a4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>