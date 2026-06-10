--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8119e9faa94df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8057ef42d5946f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cc494faf1a4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551e83215ab24c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1f94fe10e04c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cc494faf1a4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762c351e8b6c4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551e83215ab24c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>