--- v9 (2026-06-10)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8057ef42d5946f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ed36d20e394636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551e83215ab24c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c3a71ba5a4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762c351e8b6c4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551e83215ab24c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eb842aeb3a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c3a71ba5a4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>184,826</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>182,679</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>