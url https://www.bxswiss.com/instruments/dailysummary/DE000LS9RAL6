--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ed36d20e394636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a303c397764ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c3a71ba5a4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf33ad84c994790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eb842aeb3a4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c3a71ba5a4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da114cf0c754517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf33ad84c994790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>