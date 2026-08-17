--- v11 (2026-07-27)
+++ v12 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a303c397764ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062ec14a92d741ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf33ad84c994790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60bb6a757d8411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da114cf0c754517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf33ad84c994790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd734a5e155c64e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60bb6a757d8411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming und eSport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>