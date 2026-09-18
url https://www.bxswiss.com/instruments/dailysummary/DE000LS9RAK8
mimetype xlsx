--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bac89f296a847da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb39eee82054093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7ac7009e0a4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e057460673a4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c21e88cd0f143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7ac7009e0a4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17520018cf74fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e057460673a4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>