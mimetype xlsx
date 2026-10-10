--- v12 (2026-09-18)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb39eee82054093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aff44065b7941f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e057460673a4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9de6dfc3404480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17520018cf74fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e057460673a4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7577e4fbb3894cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9de6dfc3404480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>