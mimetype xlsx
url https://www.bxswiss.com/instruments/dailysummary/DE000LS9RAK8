--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aff44065b7941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b119fc424ba4732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9de6dfc3404480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fb471e3c4e4d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7577e4fbb3894cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9de6dfc3404480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3903bd7008ee492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fb471e3c4e4d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>