--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a752156b0954cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74c0e4deb6c4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9742d711b0124237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a5bb97a339475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e7cae22d3d4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9742d711b0124237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d8a5a101484657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a5bb97a339475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,545</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>