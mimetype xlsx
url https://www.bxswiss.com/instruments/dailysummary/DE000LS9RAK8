--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74c0e4deb6c4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396b07a296f4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a5bb97a339475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5f7447ed445f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d8a5a101484657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a5bb97a339475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ebd71fa0dd491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5f7447ed445f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>