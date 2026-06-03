--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396b07a296f4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7e5af9e88d4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5f7447ed445f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb286a5941dd64e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ebd71fa0dd491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5f7447ed445f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f45919784014565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb286a5941dd64e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,271</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>