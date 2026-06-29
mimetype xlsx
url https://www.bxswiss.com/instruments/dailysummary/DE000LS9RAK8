--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7e5af9e88d4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c043c4309914435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb286a5941dd64e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1e8a34c623471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f45919784014565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb286a5941dd64e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2e7e0a117f40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1e8a34c623471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>