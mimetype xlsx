--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c043c4309914435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63617a1cbe074587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1e8a34c623471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c86d28889426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2e7e0a117f40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1e8a34c623471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97642413cae457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c86d28889426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>