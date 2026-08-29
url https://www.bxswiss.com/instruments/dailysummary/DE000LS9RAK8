--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63617a1cbe074587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bac89f296a847da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c86d28889426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7ac7009e0a4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97642413cae457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c86d28889426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c21e88cd0f143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7ac7009e0a4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>109,739</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>