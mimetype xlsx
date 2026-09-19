--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e603c67133c4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1749efe52e402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1343698a43e453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54d1f7fb3534690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8858344abe4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1343698a43e453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a55e142b3db4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54d1f7fb3534690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>