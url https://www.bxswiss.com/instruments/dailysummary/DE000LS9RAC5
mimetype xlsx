--- v12 (2026-09-19)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1749efe52e402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f523010d884f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54d1f7fb3534690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27124e0788cc477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a55e142b3db4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54d1f7fb3534690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9fc4037ffec48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27124e0788cc477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>