--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f523010d884f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d258f1e2554468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27124e0788cc477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7737b1e132c04f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9fc4037ffec48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27124e0788cc477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505de4a57658488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7737b1e132c04f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>