--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfadbb9cde6084966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712cb6f89acf4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb872e5a87313455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338328cac520407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33bf3a495bb04390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb872e5a87313455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3af3b3338b43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338328cac520407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>