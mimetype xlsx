--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712cb6f89acf4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80fd626c0345c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338328cac520407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15099c7d19b9483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3af3b3338b43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338328cac520407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77f38e8331b4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15099c7d19b9483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>