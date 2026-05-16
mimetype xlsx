--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80fd626c0345c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a75f1c859d84942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15099c7d19b9483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dacf7de7af4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77f38e8331b4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15099c7d19b9483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c2e9c449674fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dacf7de7af4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>