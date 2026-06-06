--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a75f1c859d84942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a00dcb84bd048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dacf7de7af4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf935ee5a0a1543d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c2e9c449674fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dacf7de7af4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bc2f1eb81c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf935ee5a0a1543d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>