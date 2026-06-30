--- v8 (2026-06-06)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a00dcb84bd048a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1917f237b8db4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf935ee5a0a1543d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46e3015e06d4746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bc2f1eb81c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf935ee5a0a1543d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d0f290a5c94269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46e3015e06d4746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>185,178</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,366</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>184,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,353</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>