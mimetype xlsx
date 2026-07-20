--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1917f237b8db4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c51524dbc8485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46e3015e06d4746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae75e99c0cb46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d0f290a5c94269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46e3015e06d4746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b23a8046d4d4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae75e99c0cb46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>