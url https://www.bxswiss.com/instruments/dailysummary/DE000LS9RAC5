--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c51524dbc8485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e603c67133c4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae75e99c0cb46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1343698a43e453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b23a8046d4d4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae75e99c0cb46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8858344abe4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1343698a43e453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium for E-mobility </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RAC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,016</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>