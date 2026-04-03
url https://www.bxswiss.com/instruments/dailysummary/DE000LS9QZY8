--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4ec89f8e9342e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ec9bb5e3f42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28affd718c641bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d752e32464245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b8ce219dab4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28affd718c641bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb635c884d84cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d752e32464245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>242,350</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,347</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>