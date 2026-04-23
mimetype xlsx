--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ec9bb5e3f42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05c1c9940114ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d752e32464245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75fd020d9eb4034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb635c884d84cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d752e32464245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f5e36624ff4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75fd020d9eb4034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>244,795</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>