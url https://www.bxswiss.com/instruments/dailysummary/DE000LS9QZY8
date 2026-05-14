--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05c1c9940114ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae23a71c3ae4cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75fd020d9eb4034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585b76062dc44948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f5e36624ff4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75fd020d9eb4034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9768ab99260a4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585b76062dc44948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>