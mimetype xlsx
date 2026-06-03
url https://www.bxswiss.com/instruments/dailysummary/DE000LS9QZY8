--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae23a71c3ae4cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab38f511c9314c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585b76062dc44948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0558eed19c473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9768ab99260a4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585b76062dc44948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512c95f1f1f6475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0558eed19c473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,097</x:t>
-[...522 lines deleted...]
-          <x:t>254,413</x:t>
+          <x:t>261,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>