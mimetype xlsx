--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab38f511c9314c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4589dee95ef944d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0558eed19c473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf7c94f01324616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512c95f1f1f6475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0558eed19c473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04e5572367b4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf7c94f01324616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>