--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4589dee95ef944d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9ff99449134fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf7c94f01324616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c631d6cc21b4983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04e5572367b4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf7c94f01324616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfdb3d014374d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c631d6cc21b4983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>