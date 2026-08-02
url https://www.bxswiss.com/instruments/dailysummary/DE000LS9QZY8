--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9ff99449134fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf39c609b784554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c631d6cc21b4983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d27f5b109e46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfdb3d014374d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c631d6cc21b4983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04311f8616ca45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d27f5b109e46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>