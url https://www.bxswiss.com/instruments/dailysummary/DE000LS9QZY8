--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf39c609b784554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b106f4ea674516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d27f5b109e46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b61368fcda4446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04311f8616ca45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d27f5b109e46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d31fe0a8bae49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b61368fcda4446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>258,052</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,658</x:t>
-[...70 lines deleted...]
-          <x:t>257,409</x:t>
+          <x:t>251,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>251,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>