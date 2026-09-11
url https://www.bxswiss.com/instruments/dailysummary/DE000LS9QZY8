--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b106f4ea674516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2db57a8d34e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b61368fcda4446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23090299ba7e41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d31fe0a8bae49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b61368fcda4446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a1a527bf5e43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23090299ba7e41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>