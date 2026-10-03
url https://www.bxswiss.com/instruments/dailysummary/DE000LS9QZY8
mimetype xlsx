--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2db57a8d34e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704a9657945644b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23090299ba7e41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d65e6225bd840fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a1a527bf5e43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23090299ba7e41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71805b76ec8847c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d65e6225bd840fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>259,650</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,521</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>258,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,922</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>