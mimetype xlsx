--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704a9657945644b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5b414e1cf24652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d65e6225bd840fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a5538529ba41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71805b76ec8847c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d65e6225bd840fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b7f5ac78ae4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a5538529ba41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levermann D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>