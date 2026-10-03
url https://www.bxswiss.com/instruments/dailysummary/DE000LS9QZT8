--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4624a550f04634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re996c6e02dde403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c9bf890ed444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd531f2d8cf5b4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b5bdebddb74a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c9bf890ed444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5176287acc4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd531f2d8cf5b4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.495,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.492,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.483,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.494,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.492,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>