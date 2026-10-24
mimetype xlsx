--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re996c6e02dde403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1d61c589644fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd531f2d8cf5b4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf888b268414a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5176287acc4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd531f2d8cf5b4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf231518972714efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf888b268414a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.529,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.528,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.535,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.532,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.550,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.528,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>