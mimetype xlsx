--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5864426cdb44ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d9eac2f3b14a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165f4210ad25415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fd8993616244db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cca9a0473fe4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165f4210ad25415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99917ebbeb3a4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fd8993616244db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1.269,921</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.258,452</x:t>
-[...436 lines deleted...]
-          <x:t>1.254,502</x:t>
+          <x:t>1.258,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>