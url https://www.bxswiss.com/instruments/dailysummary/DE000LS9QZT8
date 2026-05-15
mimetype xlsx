--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d9eac2f3b14a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f02da041ab49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fd8993616244db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409a853fb23544fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99917ebbeb3a4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fd8993616244db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee60c6d3d37491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409a853fb23544fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.226,557</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>