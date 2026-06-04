--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f02da041ab49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb381613169ab4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409a853fb23544fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6749fa41aa164b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee60c6d3d37491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409a853fb23544fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011b03e964e24c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6749fa41aa164b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.412,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.386,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.402,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.482,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.494,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.471,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.492,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>