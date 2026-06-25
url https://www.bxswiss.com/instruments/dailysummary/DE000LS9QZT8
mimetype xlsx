--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb381613169ab4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450a6cf1d2a14a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6749fa41aa164b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0efad5f7ddb4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011b03e964e24c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6749fa41aa164b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aae6bc56def497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0efad5f7ddb4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.471,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.461,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.503,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.528,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.488,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.526,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>