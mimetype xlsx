--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450a6cf1d2a14a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6035896f8ac47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0efad5f7ddb4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cba1f4c58d452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aae6bc56def497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0efad5f7ddb4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261fc0a783df4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cba1f4c58d452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.466,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.489,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.462,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.438,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.448,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>