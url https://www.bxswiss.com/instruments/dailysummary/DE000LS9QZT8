--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6035896f8ac47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7480af575e475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cba1f4c58d452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0121a203ca9480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261fc0a783df4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cba1f4c58d452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4701f74b5d494d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0121a203ca9480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.463,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.469,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.467,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.446,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>