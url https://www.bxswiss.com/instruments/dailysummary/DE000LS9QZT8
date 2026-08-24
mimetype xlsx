--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7480af575e475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1522dcb0764cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0121a203ca9480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e1aa24557e4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4701f74b5d494d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0121a203ca9480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551a4da905a64d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e1aa24557e4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.435,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.410,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.411,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.434,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.460,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.431,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>