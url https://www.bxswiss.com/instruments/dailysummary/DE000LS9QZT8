--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1522dcb0764cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4624a550f04634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e1aa24557e4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c9bf890ed444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551a4da905a64d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e1aa24557e4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b5bdebddb74a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c9bf890ed444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.513,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.518,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.502,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.504,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.476,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.490,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>