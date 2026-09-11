--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re860f8b180214481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9d685e67b4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3bbc19b0e74ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1602e874be7c4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d72d5a790a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3bbc19b0e74ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6203d189d5d449b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1602e874be7c4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>