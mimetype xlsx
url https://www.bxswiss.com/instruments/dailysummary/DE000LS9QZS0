--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9d685e67b4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca7e149901c4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1602e874be7c4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24c233a434343e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6203d189d5d449b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1602e874be7c4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f6ecd0ab6449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24c233a434343e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,416</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>54,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,071</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>