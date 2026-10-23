--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca7e149901c4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde8c711e4d34e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24c233a434343e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c318ece95740f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f6ecd0ab6449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24c233a434343e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612218cab3dc4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c318ece95740f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>