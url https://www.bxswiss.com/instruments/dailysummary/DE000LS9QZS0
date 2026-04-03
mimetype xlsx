--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0a16f38b02429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c3007c23fe4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e749dc4b8b4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993f03aed6824c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b01437abde4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e749dc4b8b4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf520de7ffcdf44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993f03aed6824c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>116,565</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>