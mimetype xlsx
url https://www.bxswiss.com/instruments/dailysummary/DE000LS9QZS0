--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c3007c23fe4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c3133bf82047a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993f03aed6824c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4eaee0ff1146b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf520de7ffcdf44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993f03aed6824c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63324336c9bb4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4eaee0ff1146b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>