--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c3133bf82047a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf622268be4354a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4eaee0ff1146b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a51d3f2d5b4b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63324336c9bb4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4eaee0ff1146b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ec51f03c745f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a51d3f2d5b4b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>