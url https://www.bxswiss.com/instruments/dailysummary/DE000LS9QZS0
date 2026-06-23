--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf622268be4354a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8f5b562ed4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a51d3f2d5b4b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ed43c969cf41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ec51f03c745f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a51d3f2d5b4b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882ce7b8c7ec4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ed43c969cf41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>78,381</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>