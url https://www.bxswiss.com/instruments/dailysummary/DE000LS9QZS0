--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf8f5b562ed4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efcdf9daf564438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ed43c969cf41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55127b024dc40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882ce7b8c7ec4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ed43c969cf41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1356efe12fd44588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55127b024dc40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>