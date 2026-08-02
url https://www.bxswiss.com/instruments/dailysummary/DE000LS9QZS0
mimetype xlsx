--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efcdf9daf564438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra483472c7153452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55127b024dc40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa90ca857e74cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1356efe12fd44588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55127b024dc40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70080d1e6e24729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa90ca857e74cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,136</x:t>
-[...387 lines deleted...]
-          <x:t>79,251</x:t>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>