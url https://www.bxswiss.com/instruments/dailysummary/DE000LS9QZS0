--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra483472c7153452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re860f8b180214481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa90ca857e74cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3bbc19b0e74ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70080d1e6e24729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa90ca857e74cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d72d5a790a421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3bbc19b0e74ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Y</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>