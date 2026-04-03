--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcfa8406fc64006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9935ce91fe4040ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc3870a8a8d4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d24327d16d440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720dd79a54ec4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc3870a8a8d4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5406996f0f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d24327d16d440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,635</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>