--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9935ce91fe4040ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5549a89cf4c94309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d24327d16d440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b76983b9014b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5406996f0f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d24327d16d440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630525385ef64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b76983b9014b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>