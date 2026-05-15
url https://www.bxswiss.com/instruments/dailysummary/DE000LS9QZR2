--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5549a89cf4c94309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7619ad3719b54cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b76983b9014b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc24e14eff4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630525385ef64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b76983b9014b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66e33bfc7314e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc24e14eff4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>