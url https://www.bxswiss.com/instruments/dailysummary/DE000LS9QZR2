--- v7 (2026-05-15)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7619ad3719b54cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2d103ce4f944f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bc24e14eff4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb35b76f8b48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66e33bfc7314e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bc24e14eff4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3232c3a688304d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb35b76f8b48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>202,366</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>