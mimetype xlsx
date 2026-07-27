--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2d103ce4f944f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b1e31be3c24434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb35b76f8b48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6079926a4de466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3232c3a688304d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb35b76f8b48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd0a98572ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6079926a4de466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>