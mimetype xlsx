--- v9 (2026-07-27)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b1e31be3c24434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe13d6e768fc4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6079926a4de466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3e079eb0744814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd0a98572ee4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6079926a4de466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3081da2c2774988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3e079eb0744814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>251,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>