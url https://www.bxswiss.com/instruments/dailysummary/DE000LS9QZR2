--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe13d6e768fc4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243297a845be45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3e079eb0744814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535e0f2e0ffa4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3081da2c2774988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3e079eb0744814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a28b97892da4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535e0f2e0ffa4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>