--- v11 (2026-09-06)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243297a845be45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59958cc33e094f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535e0f2e0ffa4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44b21594fde432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a28b97892da4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535e0f2e0ffa4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf77a00e3a64348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44b21594fde432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>253,692</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,032</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>261,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,739</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>