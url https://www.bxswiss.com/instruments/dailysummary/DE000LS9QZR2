--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59958cc33e094f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12e282a30c14746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44b21594fde432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d84777c9014283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf77a00e3a64348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44b21594fde432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3553f2da2f4a4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d84777c9014283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>