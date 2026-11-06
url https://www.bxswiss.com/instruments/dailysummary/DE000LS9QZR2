--- v13 (2026-10-16)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12e282a30c14746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e4e7c821ae4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d84777c9014283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7697d7e7081474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3553f2da2f4a4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d84777c9014283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R373c44bf23934912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7697d7e7081474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>264,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>