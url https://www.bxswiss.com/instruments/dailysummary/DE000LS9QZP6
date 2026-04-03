--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0688e55c794649e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd12458961a64ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c3536e98c348b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbb9f93922a4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a63e5fe067419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c3536e98c348b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f963122b5041cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbb9f93922a4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>81,065</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>