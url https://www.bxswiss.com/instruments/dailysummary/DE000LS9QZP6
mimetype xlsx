--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd12458961a64ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a10929d79c4148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbb9f93922a4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb49baf29512450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f963122b5041cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbb9f93922a4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1244db1aa5b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb49baf29512450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>