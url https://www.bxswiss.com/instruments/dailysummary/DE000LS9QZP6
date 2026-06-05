--- v4 (2026-04-26)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a10929d79c4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405cb2b81b254f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb49baf29512450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998a2ad4dd044c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1244db1aa5b421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb49baf29512450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cba54d4267b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998a2ad4dd044c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>85,121</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>