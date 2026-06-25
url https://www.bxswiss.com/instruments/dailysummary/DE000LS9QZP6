--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405cb2b81b254f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffa30b33fef44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998a2ad4dd044c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35b8fc5aef64b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cba54d4267b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998a2ad4dd044c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf152892a58344fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35b8fc5aef64b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>