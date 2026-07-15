--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffa30b33fef44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd696d471334717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35b8fc5aef64b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899c3478a3e94684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf152892a58344fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35b8fc5aef64b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ff988630fc4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899c3478a3e94684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>