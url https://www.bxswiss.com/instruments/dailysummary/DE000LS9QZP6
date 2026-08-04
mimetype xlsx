--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd696d471334717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ae221f2dc94c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899c3478a3e94684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d145c7ffdb94585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ff988630fc4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899c3478a3e94684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba229848b444c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d145c7ffdb94585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>