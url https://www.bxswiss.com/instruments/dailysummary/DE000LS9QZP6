--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ae221f2dc94c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fe94b3abf54767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d145c7ffdb94585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23bea5436074a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba229848b444c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d145c7ffdb94585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2291358761244ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23bea5436074a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>