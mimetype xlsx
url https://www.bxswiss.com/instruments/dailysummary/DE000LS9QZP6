--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fe94b3abf54767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394de310f0f74745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23bea5436074a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4673b20949452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2291358761244ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23bea5436074a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f47255b3f58473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4673b20949452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>