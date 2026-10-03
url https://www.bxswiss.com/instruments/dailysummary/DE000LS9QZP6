--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394de310f0f74745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c658df610224f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4673b20949452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6646b871873f461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f47255b3f58473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4673b20949452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d06d333f3714b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6646b871873f461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>