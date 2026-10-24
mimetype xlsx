--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c658df610224f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c2753abfb14f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6646b871873f461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0d26cd60534140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d06d333f3714b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6646b871873f461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef7239c70634ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0d26cd60534140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>90,390</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...451 lines deleted...]
-          <x:t>92,154</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>