--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4313e5e6e84b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319eaa7a3e64693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d92585de3f48eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0367df4a07452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011c00a4520a4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d92585de3f48eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0e8d7aa02d431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0367df4a07452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>