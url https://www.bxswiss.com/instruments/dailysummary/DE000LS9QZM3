--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319eaa7a3e64693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ef29aec464037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0367df4a07452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7753d92505624261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0e8d7aa02d431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0367df4a07452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994ee94684444c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7753d92505624261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>