--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ef29aec464037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd069e036a344b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7753d92505624261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2670fc940ed14029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994ee94684444c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7753d92505624261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c011441762145ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2670fc940ed14029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>