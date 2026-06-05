--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd069e036a344b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4dfc32e3db4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2670fc940ed14029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0252a3270f11423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c011441762145ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2670fc940ed14029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68caf00b27294580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0252a3270f11423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>