--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4dfc32e3db4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b080ebf1a544ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0252a3270f11423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a8f03849c74ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68caf00b27294580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0252a3270f11423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce52b6f738df482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a8f03849c74ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>