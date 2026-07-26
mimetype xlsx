--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b080ebf1a544ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435c4a08aa5a4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a8f03849c74ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a89f17e0f84f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce52b6f738df482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a8f03849c74ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c92a618e2b545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a89f17e0f84f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>383,194</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>387,771</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>