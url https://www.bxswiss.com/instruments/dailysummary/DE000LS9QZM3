--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435c4a08aa5a4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3948a5202048e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a89f17e0f84f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a550c7e2fc54a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c92a618e2b545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a89f17e0f84f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaeb4142729645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a550c7e2fc54a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>