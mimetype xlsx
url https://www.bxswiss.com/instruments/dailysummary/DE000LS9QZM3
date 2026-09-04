--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3948a5202048e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a584a1ad874051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a550c7e2fc54a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a55c468746471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaeb4142729645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a550c7e2fc54a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1a6ecf25d44598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a55c468746471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>