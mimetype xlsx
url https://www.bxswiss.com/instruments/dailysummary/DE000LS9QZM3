--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a584a1ad874051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229044f4de1f4cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a55c468746471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500035cb8e0249c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1a6ecf25d44598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a55c468746471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48da1dd9485949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500035cb8e0249c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>