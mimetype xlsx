--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229044f4de1f4cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe7ee7a975d4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500035cb8e0249c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541ce7fdc46d462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48da1dd9485949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500035cb8e0249c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4530454c606047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541ce7fdc46d462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>