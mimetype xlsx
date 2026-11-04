--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe7ee7a975d4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91383b5b828d4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541ce7fdc46d462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6bc13f73294ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4530454c606047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541ce7fdc46d462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree60b543a8b54007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6bc13f73294ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Computing and AI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>