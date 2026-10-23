--- v12 (2026-09-12)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b8e76e77114cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re419f4e08e324064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6219f36911408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb170ff5baf4474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efdfcdcf5a14239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6219f36911408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bae37791ad04664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb170ff5baf4474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>345,036</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>