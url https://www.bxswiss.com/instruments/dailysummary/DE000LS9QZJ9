--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0da9b7ab88041ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5e2ab48bd346bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ab53cb8fa2449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a7e463328647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e142697ab040e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ab53cb8fa2449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d2f62cfc1d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a7e463328647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>