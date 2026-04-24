--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5e2ab48bd346bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515a4af3830e4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a7e463328647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5756c727707f4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d2f62cfc1d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a7e463328647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781f3d3301f4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5756c727707f4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>