--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515a4af3830e4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbb2527931a48b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5756c727707f4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad95919a9ce48f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781f3d3301f4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5756c727707f4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4d40339cc34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad95919a9ce48f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>