--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbb2527931a48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4576a7d0563464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad95919a9ce48f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04081c7d1864c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4d40339cc34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad95919a9ce48f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d83e9be092b482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04081c7d1864c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>