--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4576a7d0563464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a947d0f14eb42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04081c7d1864c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9134b09718084e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d83e9be092b482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04081c7d1864c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae36e06e784a4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9134b09718084e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>