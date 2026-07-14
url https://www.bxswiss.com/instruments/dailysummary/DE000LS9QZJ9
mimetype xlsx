--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a947d0f14eb42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f7fd490753465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9134b09718084e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ca8cbf85c742b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae36e06e784a4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9134b09718084e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf2db28c8614676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ca8cbf85c742b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>273,491</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,364</x:t>
-[...404 lines deleted...]
-          <x:t>280,065</x:t>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>