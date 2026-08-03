--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f7fd490753465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45394eafef6b491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ca8cbf85c742b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932fb66e1eb44cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf2db28c8614676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ca8cbf85c742b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bebab1a3def4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932fb66e1eb44cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>