--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45394eafef6b491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbce306b0cd64873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932fb66e1eb44cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a02d54a0d234409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bebab1a3def4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932fb66e1eb44cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d079c12af74753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a02d54a0d234409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>