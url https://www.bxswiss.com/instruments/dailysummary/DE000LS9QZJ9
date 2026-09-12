--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbce306b0cd64873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b8e76e77114cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a02d54a0d234409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6219f36911408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d079c12af74753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a02d54a0d234409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efdfcdcf5a14239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6219f36911408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Global Shipping Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>