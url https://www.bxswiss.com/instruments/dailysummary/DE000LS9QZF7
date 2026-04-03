--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f9b63e0a7e4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2a303e2ba54178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960180d31fc14ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c0c5df315c4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re129bba330c6418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960180d31fc14ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3fe1eb7d40491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c0c5df315c4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>