--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2a303e2ba54178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb889d186b8e4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c0c5df315c4796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab6c79b38e34a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3fe1eb7d40491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c0c5df315c4796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21259379d2834afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab6c79b38e34a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>