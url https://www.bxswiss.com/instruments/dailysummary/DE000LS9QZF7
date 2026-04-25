--- v7 (2026-04-25)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb889d186b8e4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fb228d03c24e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab6c79b38e34a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra528edac3f094b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21259379d2834afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab6c79b38e34a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10281d1df2148a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra528edac3f094b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>