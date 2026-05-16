--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fb228d03c24e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a359f430a64185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra528edac3f094b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df5a4387639410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10281d1df2148a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra528edac3f094b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3069a5aa22164e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df5a4387639410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>