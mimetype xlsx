--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a359f430a64185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9a38f2634e4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df5a4387639410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4948325d1a749d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3069a5aa22164e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df5a4387639410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c0cf023fa64a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4948325d1a749d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>