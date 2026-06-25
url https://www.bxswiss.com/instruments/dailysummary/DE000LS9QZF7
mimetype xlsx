--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9a38f2634e4bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d868275cc774ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4948325d1a749d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba62f50ec494621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c0cf023fa64a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4948325d1a749d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cd5c4a25404962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba62f50ec494621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>