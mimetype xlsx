--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d868275cc774ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff49430a01e4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba62f50ec494621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d693d3b6d9f4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cd5c4a25404962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba62f50ec494621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2add69d7d28f42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d693d3b6d9f4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>