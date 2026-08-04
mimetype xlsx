--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff49430a01e4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c609623bd9412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d693d3b6d9f4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3373b1f034d74c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2add69d7d28f42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d693d3b6d9f4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a422cc40754f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3373b1f034d74c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>