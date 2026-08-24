--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c609623bd9412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67b6c9e3e794de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3373b1f034d74c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f44089ffc4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a422cc40754f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3373b1f034d74c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb25031340544e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f44089ffc4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>