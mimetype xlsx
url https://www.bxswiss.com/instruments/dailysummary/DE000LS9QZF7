--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67b6c9e3e794de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d738f08063c4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f44089ffc4f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47bbc51c4cf4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb25031340544e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f44089ffc4f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b54ad41ff174908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47bbc51c4cf4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>