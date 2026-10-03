--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d738f08063c4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe8a065bc7145b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47bbc51c4cf4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd09a81ecf94b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b54ad41ff174908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47bbc51c4cf4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004860787f1d4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd09a81ecf94b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>