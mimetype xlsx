--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe8a065bc7145b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc503535c661f44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd09a81ecf94b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb3ead521dd48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004860787f1d4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd09a81ecf94b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae37b21f81f94142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb3ead521dd48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QZF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>