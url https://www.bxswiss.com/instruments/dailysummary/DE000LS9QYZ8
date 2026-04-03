--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb630a4c2ca55497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d50a940d124ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a286fe0862f4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14d9f34dc704710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2661fc00415543e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a286fe0862f4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdda37db311e483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14d9f34dc704710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>