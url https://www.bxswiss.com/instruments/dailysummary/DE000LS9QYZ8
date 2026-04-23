--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d50a940d124ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3b547537a64ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14d9f34dc704710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61da17be94f245ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdda37db311e483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14d9f34dc704710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02991feee28b4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61da17be94f245ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>