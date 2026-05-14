--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3b547537a64ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ed675b0d0f4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61da17be94f245ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b216461aacb4e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02991feee28b4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61da17be94f245ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263b769bc47c46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b216461aacb4e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>