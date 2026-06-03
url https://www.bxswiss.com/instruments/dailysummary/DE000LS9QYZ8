--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ed675b0d0f4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17eed24d984887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b216461aacb4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ff9ed8fe064932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263b769bc47c46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b216461aacb4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedf96d91c524dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ff9ed8fe064932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,955</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>180,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,032</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>