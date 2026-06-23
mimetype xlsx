--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17eed24d984887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6db39d8e0e44661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ff9ed8fe064932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90837c229fec4496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedf96d91c524dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ff9ed8fe064932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b04460667e4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90837c229fec4496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>178,735</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,834</x:t>
-[...544 lines deleted...]
-          <x:t>193,170</x:t>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>