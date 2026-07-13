--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6db39d8e0e44661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a0af41c4a46a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90837c229fec4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad67340520d74022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b04460667e4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90837c229fec4496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fe697bbfab4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad67340520d74022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>