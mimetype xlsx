--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a0af41c4a46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e10465e3b84440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad67340520d74022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re825ca94fd8d4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fe697bbfab4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad67340520d74022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2fb42942f24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re825ca94fd8d4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>