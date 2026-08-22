--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e10465e3b84440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0309c2ef8dcb4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re825ca94fd8d4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8750f2a7a02640c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2fb42942f24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re825ca94fd8d4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30140c63dc8c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8750f2a7a02640c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,271</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>182,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>