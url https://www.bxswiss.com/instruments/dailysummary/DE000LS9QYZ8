--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0309c2ef8dcb4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91b159bd65a4b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8750f2a7a02640c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafbff61463d480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30140c63dc8c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8750f2a7a02640c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7d9798d5494607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafbff61463d480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>197,103</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,912</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>