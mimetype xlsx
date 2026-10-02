--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91b159bd65a4b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1105918863640b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafbff61463d480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b2c42e6a104ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7d9798d5494607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafbff61463d480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree57231172ed486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b2c42e6a104ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>