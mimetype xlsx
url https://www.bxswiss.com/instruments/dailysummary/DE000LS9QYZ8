--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1105918863640b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9172d26005d74c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b2c42e6a104ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8becf3cdac14ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree57231172ed486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b2c42e6a104ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf632196cc0714eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8becf3cdac14ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grow mit Software-as-a-Service</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>