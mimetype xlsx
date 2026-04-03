--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcc4f9b2d644cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1bbd61f73470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eecdd8540854b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8e1c30b78a4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bc4852ca264ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eecdd8540854b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a440e4396c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8e1c30b78a4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>