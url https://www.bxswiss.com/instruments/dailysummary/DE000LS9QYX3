--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1bbd61f73470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcc6f1e3c2e4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8e1c30b78a4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb9c4a90eb4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a440e4396c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8e1c30b78a4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8a9b3eda094378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb9c4a90eb4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>