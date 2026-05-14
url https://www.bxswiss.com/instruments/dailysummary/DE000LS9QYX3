--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcc6f1e3c2e4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7cae969007482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb9c4a90eb4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d57610b63eb46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8a9b3eda094378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb9c4a90eb4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a04af3e70432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d57610b63eb46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>