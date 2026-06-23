--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7cae969007482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaecef83f9b849e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d57610b63eb46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78dc19f78ca4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a04af3e70432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d57610b63eb46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21e84dfc336430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78dc19f78ca4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,351</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,838</x:t>
-[...279 lines deleted...]
-          <x:t>98,641</x:t>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>