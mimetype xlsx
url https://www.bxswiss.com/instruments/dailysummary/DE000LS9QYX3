--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaecef83f9b849e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23565b71e83475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78dc19f78ca4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ae3247f3fc4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21e84dfc336430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78dc19f78ca4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae84395e924c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ae3247f3fc4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,617</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,219</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>99,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,659</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>