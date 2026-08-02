--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23565b71e83475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ea39367013479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ae3247f3fc4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481ec8773d72485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae84395e924c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ae3247f3fc4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14743d39e2a4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481ec8773d72485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>