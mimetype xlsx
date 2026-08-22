--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ea39367013479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe97ea37a4d4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481ec8773d72485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d25a6f3100c49f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14743d39e2a4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481ec8773d72485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44016bd0f31430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d25a6f3100c49f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>100,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,354</x:t>
         </x:is>
       </x:c>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>