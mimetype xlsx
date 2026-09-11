--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe97ea37a4d4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0872340292c4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d25a6f3100c49f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf91e16f6ae4fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44016bd0f31430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d25a6f3100c49f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff699e7d0a74b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf91e16f6ae4fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...146 lines deleted...]
-          <x:t>101,794</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>101,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>