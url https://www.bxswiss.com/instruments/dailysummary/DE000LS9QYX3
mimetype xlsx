--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0872340292c4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a11a1991dd541b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf91e16f6ae4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120865418ab84c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff699e7d0a74b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf91e16f6ae4fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124faab28ed64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120865418ab84c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>