--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a11a1991dd541b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355870ccaec143ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R120865418ab84c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72ef3cfce56410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124faab28ed64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R120865418ab84c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8cad446387442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72ef3cfce56410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DO Trading und Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,898</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,526</x:t>
-[...92 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,237</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>103,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,257</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>