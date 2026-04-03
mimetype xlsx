--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6afbd4c8804f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edac1915e64427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44a42a3c0de4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75b494b48654f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27790b7d34544d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44a42a3c0de4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288f7d929b494ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75b494b48654f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>