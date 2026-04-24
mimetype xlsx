--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edac1915e64427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333cc41e865b41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75b494b48654f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ca229347f3407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288f7d929b494ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75b494b48654f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374ec0217f724b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ca229347f3407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>109,536</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,623</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>110,562</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>