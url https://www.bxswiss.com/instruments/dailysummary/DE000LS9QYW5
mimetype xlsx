--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333cc41e865b41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5efd7ef01c64a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ca229347f3407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b055f8d0a14057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374ec0217f724b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ca229347f3407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb51a3b142134091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b055f8d0a14057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>