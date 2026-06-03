--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5efd7ef01c64a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5674ba39aa7d433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b055f8d0a14057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c01cddfbb8b42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb51a3b142134091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b055f8d0a14057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra728977fd5e74793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c01cddfbb8b42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>110,179</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>