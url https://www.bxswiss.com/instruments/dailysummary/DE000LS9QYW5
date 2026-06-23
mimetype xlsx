--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5674ba39aa7d433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref69d7d33b914693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c01cddfbb8b42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808f748d3077461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra728977fd5e74793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c01cddfbb8b42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3462080f604e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808f748d3077461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>