--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref69d7d33b914693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a59176232843a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808f748d3077461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f0de15ade04f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3462080f604e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808f748d3077461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90fe63e36443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f0de15ade04f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>106,186</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>107,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>