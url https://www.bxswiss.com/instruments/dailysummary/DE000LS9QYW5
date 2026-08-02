--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a59176232843a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42624bdb490e423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f0de15ade04f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff062ab922614516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90fe63e36443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f0de15ade04f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6755e99da374af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff062ab922614516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>107,089</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,760</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>107,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,035</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>