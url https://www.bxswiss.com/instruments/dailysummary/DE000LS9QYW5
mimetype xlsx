--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42624bdb490e423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ee6add252b4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff062ab922614516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0de7c9ac514bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6755e99da374af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff062ab922614516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6499485523444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0de7c9ac514bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>