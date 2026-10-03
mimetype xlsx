--- v12 (2026-08-22)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ee6add252b4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c81258ead4469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0de7c9ac514bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524add5ea5764184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6499485523444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0de7c9ac514bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a016acb75d49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524add5ea5764184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...419 lines deleted...]
-          <x:t>121,548</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>120,583</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>