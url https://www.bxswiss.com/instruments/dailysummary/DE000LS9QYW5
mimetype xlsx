--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c81258ead4469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bc4bfa0e7f41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524add5ea5764184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057fe9309a3c4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a016acb75d49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524add5ea5764184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb4e0c8926e46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057fe9309a3c4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VIDEO GAMING GLOBAL Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>