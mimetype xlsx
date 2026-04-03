--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d22354909554728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534bd063a66e4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2308611b6c4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8711f37b22ec4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae7dfaec0c649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2308611b6c4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb966a1c48a7442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8711f37b22ec4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>175,630</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,560</x:t>
-[...318 lines deleted...]
-          <x:t>177,154</x:t>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>170,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>