--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534bd063a66e4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb162e17ee9e941b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8711f37b22ec4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f4cf4304524c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb966a1c48a7442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8711f37b22ec4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58794e0dff24bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f4cf4304524c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>173,699</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,772</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,058</x:t>
@@ -791,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>