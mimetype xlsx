--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb162e17ee9e941b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaa9b8efb624169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f4cf4304524c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182c6449c36b48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58794e0dff24bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f4cf4304524c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c34c618f23f43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182c6449c36b48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>