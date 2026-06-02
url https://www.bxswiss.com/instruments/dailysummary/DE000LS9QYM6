--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaa9b8efb624169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2278f4eb4fc34c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182c6449c36b48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6edf63537ec41eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c34c618f23f43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182c6449c36b48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717028ddc5ba4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6edf63537ec41eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>