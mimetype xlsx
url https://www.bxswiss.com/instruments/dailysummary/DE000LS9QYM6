--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2278f4eb4fc34c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869869013e154b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6edf63537ec41eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce09e3c6affa4c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717028ddc5ba4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6edf63537ec41eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6608b6fe894913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce09e3c6affa4c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>182,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>