--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869869013e154b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d1f83756b94801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce09e3c6affa4c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f15b5549274f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6608b6fe894913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce09e3c6affa4c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0cde001db24fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f15b5549274f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>