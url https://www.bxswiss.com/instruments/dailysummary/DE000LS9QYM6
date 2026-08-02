--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d1f83756b94801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6faccf3490469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f15b5549274f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5fadd2db294129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0cde001db24fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f15b5549274f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7328e9e6f55844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5fadd2db294129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>169,243</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>169,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>