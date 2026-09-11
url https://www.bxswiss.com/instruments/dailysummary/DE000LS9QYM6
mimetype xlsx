--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6faccf3490469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1517f29b2419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5fadd2db294129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bb425d2f9c46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7328e9e6f55844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5fadd2db294129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94619691dd44e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bb425d2f9c46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>174,254</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>