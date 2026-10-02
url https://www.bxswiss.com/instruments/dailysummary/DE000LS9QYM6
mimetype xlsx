--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1517f29b2419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d93a5575414be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bb425d2f9c46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bfec779564448fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94619691dd44e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bb425d2f9c46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f04e8b5edf463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bfec779564448fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>