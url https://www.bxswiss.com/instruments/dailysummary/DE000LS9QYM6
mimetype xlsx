--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d93a5575414be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd01cd77e3d44606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bfec779564448fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e933f8fa0264100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f04e8b5edf463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bfec779564448fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d3f861584240d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e933f8fa0264100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Commodity Related Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>