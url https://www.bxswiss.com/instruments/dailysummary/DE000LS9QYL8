--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e64e860caf14668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e35d59dde854907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa57d5910284bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50332ab238d4273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2662b8867ce643af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa57d5910284bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedd752b8e394bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50332ab238d4273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>157,711</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,151</x:t>
-[...156 lines deleted...]
-          <x:t>159,007</x:t>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,693</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>160,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>