--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e35d59dde854907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938bd37de0264bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50332ab238d4273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4020475ebfae4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedd752b8e394bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50332ab238d4273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50ef925be4c4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4020475ebfae4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>161,156</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,357</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>155,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,609</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>