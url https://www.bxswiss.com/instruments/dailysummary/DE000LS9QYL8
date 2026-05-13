--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938bd37de0264bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8432d5cb011e4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4020475ebfae4b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14257220fc2541f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50ef925be4c4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4020475ebfae4b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ed0b22a1624d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14257220fc2541f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>