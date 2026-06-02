--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8432d5cb011e4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf512626b2b4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14257220fc2541f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fd5127c2384548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ed0b22a1624d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14257220fc2541f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc93f6216eb40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fd5127c2384548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>