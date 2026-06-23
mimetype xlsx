--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf512626b2b4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b0fcb2cb4d45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fd5127c2384548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9dcc418b3847ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc93f6216eb40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fd5127c2384548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba51a3390e014969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9dcc418b3847ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>