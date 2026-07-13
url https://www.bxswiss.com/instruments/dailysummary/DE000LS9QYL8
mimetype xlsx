--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b0fcb2cb4d45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833daa3d78a145d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9dcc418b3847ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcde3d4e4e4433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba51a3390e014969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9dcc418b3847ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4fcefdea844d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcde3d4e4e4433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>