--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833daa3d78a145d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042564250a84f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcde3d4e4e4433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd45dabb18f4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4fcefdea844d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcde3d4e4e4433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809e05db26c464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd45dabb18f4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>