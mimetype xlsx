--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042564250a84f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ca73aaf4c84bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd45dabb18f4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0546cdf22082469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf809e05db26c464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd45dabb18f4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc58b1cf91e84e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0546cdf22082469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,007</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>