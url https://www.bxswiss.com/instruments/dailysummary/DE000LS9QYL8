--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ca73aaf4c84bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ce51f42a8e4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0546cdf22082469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24996cb5ceda44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc58b1cf91e84e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0546cdf22082469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75f5828624a4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24996cb5ceda44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>