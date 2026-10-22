--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ce51f42a8e4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42fe99219584443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24996cb5ceda44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cff4aa5932b4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75f5828624a4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24996cb5ceda44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1890beeaad19426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cff4aa5932b4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Krisen-Gewinner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>