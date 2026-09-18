--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091fd0e7d15403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860a4bea185943ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeba72e4f474e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63d7b8b34f046bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc127d9dc928e4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeba72e4f474e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27477190ae2d4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63d7b8b34f046bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,321</x:t>
@@ -791,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>