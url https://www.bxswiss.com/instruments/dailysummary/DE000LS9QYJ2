--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860a4bea185943ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re264ca78294b4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63d7b8b34f046bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a381cc5c714866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27477190ae2d4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63d7b8b34f046bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01f725b67e14436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a381cc5c714866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>