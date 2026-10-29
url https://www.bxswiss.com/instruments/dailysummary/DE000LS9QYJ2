--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re264ca78294b4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6b41f581584a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a381cc5c714866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d495be1d2f4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01f725b67e14436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a381cc5c714866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51d8131141a4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d495be1d2f4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>