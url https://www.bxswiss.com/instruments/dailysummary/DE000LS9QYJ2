--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e9cb6961f54bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919694a4d9c74761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700a233b63404699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079689edb5c546ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6aa0c08a7dd405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700a233b63404699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d9a0ae9104db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079689edb5c546ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>