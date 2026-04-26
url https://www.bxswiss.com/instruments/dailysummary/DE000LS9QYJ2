--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919694a4d9c74761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4b6f78e08449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079689edb5c546ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e19c6b952641a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d9a0ae9104db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079689edb5c546ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850f2ee083b5484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e19c6b952641a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>