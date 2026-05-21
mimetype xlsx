--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4b6f78e08449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f62c4b702a4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e19c6b952641a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2fc003a5dd4153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850f2ee083b5484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e19c6b952641a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ddbc44e3bc448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2fc003a5dd4153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>