--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f62c4b702a4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0100b59e224a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2fc003a5dd4153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee50388b7a5424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ddbc44e3bc448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2fc003a5dd4153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86aa133b858041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee50388b7a5424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>218,929</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>