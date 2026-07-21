--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0100b59e224a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357e460728641da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee50388b7a5424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156d538b045d4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86aa133b858041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee50388b7a5424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62db5897b9d426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156d538b045d4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>