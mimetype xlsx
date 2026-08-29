--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357e460728641da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091fd0e7d15403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156d538b045d4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeba72e4f474e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62db5897b9d426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156d538b045d4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc127d9dc928e4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeba72e4f474e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mining Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>201,957</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>