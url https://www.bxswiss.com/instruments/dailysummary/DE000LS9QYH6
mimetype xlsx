--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0c38dfe8ee4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e448c030194293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1e49e0a26e4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea1c2baf7534efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d9e9232ce94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1e49e0a26e4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ece41ae6e8d4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea1c2baf7534efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>159,208</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,727</x:t>
-[...458 lines deleted...]
-          <x:t>154,284</x:t>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>