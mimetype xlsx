--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e448c030194293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef54d1af6244969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea1c2baf7534efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7299c50fca634e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ece41ae6e8d4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea1c2baf7534efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65228b8e2a684e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7299c50fca634e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>154,284</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,346</x:t>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>