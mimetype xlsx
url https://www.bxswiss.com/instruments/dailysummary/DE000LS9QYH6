--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef54d1af6244969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850f3bd97d174c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7299c50fca634e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae005eb81de645a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65228b8e2a684e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7299c50fca634e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f847e251c14082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae005eb81de645a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>