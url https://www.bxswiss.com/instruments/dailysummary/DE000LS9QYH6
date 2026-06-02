--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850f3bd97d174c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82462f4ad1a4401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae005eb81de645a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49eee02b0b1846b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f847e251c14082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae005eb81de645a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9f4218724341df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49eee02b0b1846b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>