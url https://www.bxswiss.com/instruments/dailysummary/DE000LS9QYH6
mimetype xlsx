--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82462f4ad1a4401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb60a7b411540eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49eee02b0b1846b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2060f140bafa4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9f4218724341df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49eee02b0b1846b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074eab6a97f4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2060f140bafa4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>