--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb60a7b411540eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587efeae3a9f4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2060f140bafa4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a52fad75eb478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074eab6a97f4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2060f140bafa4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1678d9eab1f84eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a52fad75eb478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>