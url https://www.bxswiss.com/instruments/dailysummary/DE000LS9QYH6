--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587efeae3a9f4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7413a60b19543aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a52fad75eb478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1be968dffca45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1678d9eab1f84eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a52fad75eb478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6a919d22f348c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1be968dffca45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>