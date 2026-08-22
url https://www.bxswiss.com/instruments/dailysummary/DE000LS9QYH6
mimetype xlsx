--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7413a60b19543aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f04eb61b548d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1be968dffca45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f20b8e159414ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6a919d22f348c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1be968dffca45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27aacc97b63847fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f20b8e159414ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>