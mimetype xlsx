--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f04eb61b548d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72196fd515ea4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f20b8e159414ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cbbed536964605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27aacc97b63847fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f20b8e159414ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53f6f4880034b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cbbed536964605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>