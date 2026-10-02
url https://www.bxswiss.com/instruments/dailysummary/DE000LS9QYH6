--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72196fd515ea4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f58da8cc6400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cbbed536964605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe13d0ea6264551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53f6f4880034b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cbbed536964605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9bfbc674794731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe13d0ea6264551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>189,354</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,343</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>189,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,870</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>