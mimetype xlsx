--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f58da8cc6400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2767e466a647cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe13d0ea6264551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf22967be650434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9bfbc674794731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe13d0ea6264551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4370ef6ffc4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf22967be650434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 6-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,905</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>