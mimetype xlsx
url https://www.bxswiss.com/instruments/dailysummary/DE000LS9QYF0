--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1bcfb6212d4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26454e5c52d34a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b4b636872a43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e276ded1974646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553b5ce01ecc4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b4b636872a43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3108534781d4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e276ded1974646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,867</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>