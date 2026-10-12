--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26454e5c52d34a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c3d456e2d64582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e276ded1974646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2084dc0842034d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3108534781d4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e276ded1974646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16983d8210a4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2084dc0842034d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>