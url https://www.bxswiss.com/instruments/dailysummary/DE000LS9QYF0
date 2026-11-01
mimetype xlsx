--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c3d456e2d64582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89de735b29be4304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2084dc0842034d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4fb0c55eb594bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16983d8210a4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2084dc0842034d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3545ca53b8d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4fb0c55eb594bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>