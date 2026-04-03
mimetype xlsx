--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8934b68989b149fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c47fca53e8646d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dd2c5abc1e43e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3bce789b794d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2662c7fd83ce4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dd2c5abc1e43e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a32e965c84c40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3bce789b794d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>177,802</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>