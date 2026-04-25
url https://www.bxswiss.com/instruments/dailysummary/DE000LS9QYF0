--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c47fca53e8646d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b60b41859de4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3bce789b794d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db039c06ce4463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a32e965c84c40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3bce789b794d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33afc47f5f944e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db039c06ce4463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>136,790</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>150,225</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,077</x:t>
-[...485 lines deleted...]
-          <x:t>135,275</x:t>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>