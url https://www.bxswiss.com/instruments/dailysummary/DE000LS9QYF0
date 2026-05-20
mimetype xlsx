--- v5 (2026-04-25)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b60b41859de4ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af3da0d9734ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db039c06ce4463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcfea332e10469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33afc47f5f944e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db039c06ce4463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e96eb4b1ff4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcfea332e10469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>