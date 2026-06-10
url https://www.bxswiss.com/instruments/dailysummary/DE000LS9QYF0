--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af3da0d9734ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0000fd31ab1b41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bcfea332e10469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119a358ec5924ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e96eb4b1ff4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bcfea332e10469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85c04c0b8fe416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119a358ec5924ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>