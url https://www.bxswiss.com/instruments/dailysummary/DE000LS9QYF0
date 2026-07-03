--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0000fd31ab1b41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7242bd4e2074d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119a358ec5924ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993b0a2776aa4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85c04c0b8fe416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119a358ec5924ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee894f757e74dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993b0a2776aa4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>