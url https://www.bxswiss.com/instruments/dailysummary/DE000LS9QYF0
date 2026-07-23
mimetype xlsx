--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7242bd4e2074d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280d7cdf3ce944e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993b0a2776aa4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e9480665be4209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee894f757e74dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993b0a2776aa4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671005bb493944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e9480665be4209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,142</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>113,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,087</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>