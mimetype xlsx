--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280d7cdf3ce944e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1bcfb6212d4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e9480665be4209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b4b636872a43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671005bb493944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e9480665be4209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553b5ce01ecc4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b4b636872a43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend X</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>118,351</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,487</x:t>
-[...323 lines deleted...]
-          <x:t>110,948</x:t>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>