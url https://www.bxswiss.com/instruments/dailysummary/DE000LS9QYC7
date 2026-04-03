--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7241c2ebf8f54369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298a8528ac7a4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec17128074c14f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12b296334a84d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6810816797934cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec17128074c14f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791de073bad84385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12b296334a84d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>208,373</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>