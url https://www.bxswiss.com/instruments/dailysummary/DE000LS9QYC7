--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298a8528ac7a4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4795269e342d4e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12b296334a84d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa167c24c0fd4db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791de073bad84385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12b296334a84d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681d4448373341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa167c24c0fd4db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>