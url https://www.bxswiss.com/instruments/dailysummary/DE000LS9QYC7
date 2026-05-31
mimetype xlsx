--- v5 (2026-04-27)
+++ v6 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4795269e342d4e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71936990b054402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa167c24c0fd4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6815326624634c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681d4448373341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa167c24c0fd4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca62dbcb87343c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6815326624634c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>216,869</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>