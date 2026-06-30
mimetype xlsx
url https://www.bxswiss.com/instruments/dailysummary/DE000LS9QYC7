--- v6 (2026-05-31)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71936990b054402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9ab9359ede420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6815326624634c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7731bbd1a5ab43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca62dbcb87343c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6815326624634c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc23f020feb41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7731bbd1a5ab43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>