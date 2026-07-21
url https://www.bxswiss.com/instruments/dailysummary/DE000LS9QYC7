--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9ab9359ede420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeba4637daf94d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7731bbd1a5ab43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1938f5ba974eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc23f020feb41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7731bbd1a5ab43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb365181090dc44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1938f5ba974eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>