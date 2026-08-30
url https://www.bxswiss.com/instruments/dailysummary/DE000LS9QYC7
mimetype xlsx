--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeba4637daf94d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc959965aec3345d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1938f5ba974eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3590e304cd0c41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb365181090dc44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1938f5ba974eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c108a698fd4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3590e304cd0c41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...495 lines deleted...]
-          <x:t>218,892</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>205,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>