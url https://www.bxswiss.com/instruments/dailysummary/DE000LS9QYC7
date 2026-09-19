--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc959965aec3345d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb2dbaac63c476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3590e304cd0c41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83623be124140b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c108a698fd4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3590e304cd0c41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4758165dfdb4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83623be124140b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>