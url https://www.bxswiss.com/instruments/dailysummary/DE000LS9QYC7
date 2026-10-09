--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb2dbaac63c476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7edf97fe034437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83623be124140b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdb9a5bfeb44d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4758165dfdb4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83623be124140b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a862d8a680245c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdb9a5bfeb44d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>