--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7edf97fe034437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red189a4608174a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdb9a5bfeb44d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61db27e014c4206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a862d8a680245c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdb9a5bfeb44d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb428015e974c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61db27e014c4206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenTrendsUndZiel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>