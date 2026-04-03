--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb2ad30518b48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb27c375dc7b4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f757e5fe2546b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6317b78a63e14244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0347069db84443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f757e5fe2546b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ccda31be2f456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6317b78a63e14244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>