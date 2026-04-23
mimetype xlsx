--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb27c375dc7b4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ae11e120734371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6317b78a63e14244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4574c01e1cdf427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ccda31be2f456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6317b78a63e14244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b05fa988514919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4574c01e1cdf427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>127,696</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,388</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>125,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>