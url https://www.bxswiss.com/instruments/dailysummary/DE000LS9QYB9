--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ae11e120734371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9991eda35b314584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4574c01e1cdf427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a512b9e12374682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b05fa988514919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4574c01e1cdf427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e950c6028a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a512b9e12374682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>134,264</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>