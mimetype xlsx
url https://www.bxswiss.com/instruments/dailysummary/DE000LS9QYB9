--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9991eda35b314584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3175685aa9645b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a512b9e12374682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659d685447574ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e950c6028a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a512b9e12374682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab9000852b641ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659d685447574ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>134,285</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,224</x:t>
-[...517 lines deleted...]
-          <x:t>137,622</x:t>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>