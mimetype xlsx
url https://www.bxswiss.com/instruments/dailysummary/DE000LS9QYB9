--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3175685aa9645b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e1200528c4516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659d685447574ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171afda1edc54622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab9000852b641ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659d685447574ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a00a69e05864db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171afda1edc54622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>