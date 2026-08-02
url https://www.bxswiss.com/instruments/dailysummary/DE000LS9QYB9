--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e1200528c4516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c19567536c543be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171afda1edc54622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4072d082ceb64aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a00a69e05864db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171afda1edc54622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51cd519aaad4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4072d082ceb64aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>135,526</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,633</x:t>
-[...490 lines deleted...]
-          <x:t>136,482</x:t>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>