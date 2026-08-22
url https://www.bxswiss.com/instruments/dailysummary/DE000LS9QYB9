--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c19567536c543be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6102a80e2f43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4072d082ceb64aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f0bde07e9844ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51cd519aaad4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4072d082ceb64aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294d764ebd534d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f0bde07e9844ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>