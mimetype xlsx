--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6102a80e2f43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689efcd5cf3042f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f0bde07e9844ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867f223f20094643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294d764ebd534d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f0bde07e9844ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1d8a270ce844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867f223f20094643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>135,037</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,832</x:t>
-[...598 lines deleted...]
-          <x:t>137,148</x:t>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>