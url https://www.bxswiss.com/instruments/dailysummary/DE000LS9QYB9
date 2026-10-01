--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689efcd5cf3042f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48ef1a1b6ad42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867f223f20094643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb38a4183f6427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1d8a270ce844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867f223f20094643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95de740b95cd42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb38a4183f6427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>142,776</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>138,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>