--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48ef1a1b6ad42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff14205a3ed8485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb38a4183f6427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e4884774924959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95de740b95cd42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb38a4183f6427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2650f107b694b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e4884774924959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INTERNET OF THINGS IOT smarthome</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QYB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>