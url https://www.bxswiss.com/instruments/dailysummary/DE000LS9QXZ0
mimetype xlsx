--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c0552353c5477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1a7f4234f74b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3f5d0893054a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc058880f8c4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7535a255173492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3f5d0893054a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19efd0bd70374008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc058880f8c4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>47,984</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,971</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>48,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,509</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>