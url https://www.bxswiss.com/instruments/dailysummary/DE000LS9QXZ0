--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1a7f4234f74b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac7670bbb2a4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc058880f8c4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c430efe45e428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19efd0bd70374008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc058880f8c4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecdaccb18ee4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c430efe45e428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>47,284</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>46,506</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>47,062</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,988</x:t>
-[...80 lines deleted...]
-          <x:t>46,225</x:t>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>