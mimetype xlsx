--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac7670bbb2a4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24560ae517384e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c430efe45e428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8aefef124ac427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecdaccb18ee4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c430efe45e428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be8b9df703f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8aefef124ac427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>