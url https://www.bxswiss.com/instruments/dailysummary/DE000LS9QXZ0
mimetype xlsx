--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24560ae517384e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406e450e0d74509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8aefef124ac427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b59290bbf1450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be8b9df703f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8aefef124ac427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d4d3f92d724fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b59290bbf1450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>