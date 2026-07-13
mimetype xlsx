--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406e450e0d74509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91edf593b71f4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b59290bbf1450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a56885b71547ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d4d3f92d724fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b59290bbf1450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac745038166a4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a56885b71547ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>