--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91edf593b71f4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9cca3bf7f3482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a56885b71547ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4c98760dd94455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac745038166a4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a56885b71547ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f726510b3ae4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4c98760dd94455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>