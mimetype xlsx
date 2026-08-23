--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9cca3bf7f3482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43299044a54397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4c98760dd94455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34b3ebaf2394613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f726510b3ae4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4c98760dd94455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fa43dab51f4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34b3ebaf2394613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>45,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>