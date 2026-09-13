--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43299044a54397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68173fa87554a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34b3ebaf2394613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5977b5e010b4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fa43dab51f4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34b3ebaf2394613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936ceb92db344395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5977b5e010b4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PLANT FOOD vegan Fleischersatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>