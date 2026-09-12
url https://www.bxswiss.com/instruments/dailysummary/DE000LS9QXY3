--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f90c065f014757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1777f6be5ea49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc23c3c776b4586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89efef891154d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716d942a8b9c4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc23c3c776b4586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ad28bcd9904e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89efef891154d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>146,375</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,257</x:t>
-[...355 lines deleted...]
-          <x:t>145,568</x:t>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>