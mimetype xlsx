--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1777f6be5ea49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra142e1172dd0483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89efef891154d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f73bd40def403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ad28bcd9904e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89efef891154d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb65ce09f894905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f73bd40def403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>