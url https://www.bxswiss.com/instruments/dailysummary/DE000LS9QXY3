--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra142e1172dd0483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb511d36d3a264010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f73bd40def403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39a9c742e5d4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb65ce09f894905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f73bd40def403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4e5af3dc614fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39a9c742e5d4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>