--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7648c43c11e8496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2667b7e9b7a24314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842fdc0e9a9c42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9a680b998d454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b4a0272b044e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842fdc0e9a9c42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a185ca34fd427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9a680b998d454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,012</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>120,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,607</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>