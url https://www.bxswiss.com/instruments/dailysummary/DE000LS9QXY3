--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2667b7e9b7a24314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911ed01677e04ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9a680b998d454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2049b1792db641f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a185ca34fd427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9a680b998d454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52349e1bb8fe40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2049b1792db641f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>123,951</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...440 lines deleted...]
-          <x:t>121,958</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>124,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>