--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911ed01677e04ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7922ba84abcd4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2049b1792db641f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa2a80b3e04e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52349e1bb8fe40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2049b1792db641f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02108a0398c54e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa2a80b3e04e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>