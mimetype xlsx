--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7922ba84abcd4f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b9c1042ef04248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfa2a80b3e04e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a567df91826417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02108a0398c54e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfa2a80b3e04e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd3692517ea4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a567df91826417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>