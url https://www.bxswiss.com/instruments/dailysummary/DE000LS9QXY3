--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b9c1042ef04248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8035aead7e74350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a567df91826417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a2426dc3ec49d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd3692517ea4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a567df91826417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c2c78cf6714cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a2426dc3ec49d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>