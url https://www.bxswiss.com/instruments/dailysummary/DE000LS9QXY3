--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8035aead7e74350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a3d53d32844705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a2426dc3ec49d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d679599dc6146e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c2c78cf6714cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a2426dc3ec49d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f339c2d19e4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d679599dc6146e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>141,481</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,994</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,110</x:t>
-[...441 lines deleted...]
-          <x:t>144,682</x:t>
+          <x:t>143,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>