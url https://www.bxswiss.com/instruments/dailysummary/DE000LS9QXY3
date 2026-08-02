--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a3d53d32844705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e9ce2e472e4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d679599dc6146e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7154d65bf71b4b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f339c2d19e4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d679599dc6146e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb0307edaf44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7154d65bf71b4b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>