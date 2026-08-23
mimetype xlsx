--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e9ce2e472e4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f90c065f014757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7154d65bf71b4b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc23c3c776b4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb0307edaf44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7154d65bf71b4b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716d942a8b9c4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc23c3c776b4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Score Top 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>