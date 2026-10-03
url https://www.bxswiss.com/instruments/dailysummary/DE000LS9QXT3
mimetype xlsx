--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5fdf3f60cb4629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dd60cf39314520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152c596a8ace4703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54f0155fffb4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c93dd1b97e44ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152c596a8ace4703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e70477f6de48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54f0155fffb4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>