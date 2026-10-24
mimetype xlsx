--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dd60cf39314520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3965c179cfc4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54f0155fffb4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ba144b95084676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e70477f6de48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54f0155fffb4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b50a787b927429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ba144b95084676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>