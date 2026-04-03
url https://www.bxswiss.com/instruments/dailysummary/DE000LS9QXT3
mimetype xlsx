--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref34eff0d4904e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aaae450db24b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b1000ec4ce4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc994505f4364d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe0feac73c146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b1000ec4ce4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13272f937bfe4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc994505f4364d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>