--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aaae450db24b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c5560551f54a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc994505f4364d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e9e4b65dc844d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13272f937bfe4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc994505f4364d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28efed5e86634d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e9e4b65dc844d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>