--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c5560551f54a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14104e0500e1459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e9e4b65dc844d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2808f08d2354f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28efed5e86634d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e9e4b65dc844d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f2e6adfbb4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2808f08d2354f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>