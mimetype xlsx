--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14104e0500e1459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f020ed99044398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2808f08d2354f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efb26d01ade470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4f2e6adfbb4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2808f08d2354f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e0090d2d1b4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efb26d01ade470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>