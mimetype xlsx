--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f020ed99044398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re614b63fa15d4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efb26d01ade470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47070dcf49ca4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e0090d2d1b4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efb26d01ade470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec588bdc74d44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47070dcf49ca4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>149,968</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>