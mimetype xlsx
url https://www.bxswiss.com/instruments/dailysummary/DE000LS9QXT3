--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re614b63fa15d4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1588664ed5884868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47070dcf49ca4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c574419189c4002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec588bdc74d44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47070dcf49ca4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3234f8f0f35145b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c574419189c4002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>156,871</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>153,613</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>