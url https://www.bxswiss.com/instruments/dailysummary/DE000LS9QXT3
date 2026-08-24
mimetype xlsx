--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1588664ed5884868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a8a1aece94097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c574419189c4002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2067b47c27594d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3234f8f0f35145b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c574419189c4002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e455bd1dd7e4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2067b47c27594d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>152,484</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,267</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>