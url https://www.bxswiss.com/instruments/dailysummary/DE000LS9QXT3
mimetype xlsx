--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a8a1aece94097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5fdf3f60cb4629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2067b47c27594d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152c596a8ace4703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e455bd1dd7e4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2067b47c27594d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c93dd1b97e44ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152c596a8ace4703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Welt-Momentum im 3-Monats-Zyklus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,226</x:t>
-[...576 lines deleted...]
-          <x:t>153,575</x:t>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>