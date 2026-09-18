--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3164d40b01a3450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd35f1421d4524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c45be1043c42b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af07596c1a94224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2519d48477fc4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c45be1043c42b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa746d7463a4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af07596c1a94224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>