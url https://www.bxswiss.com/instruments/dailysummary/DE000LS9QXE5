--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabd35f1421d4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d91879fe30488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af07596c1a94224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4108f37a584e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa746d7463a4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af07596c1a94224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8d04e7d6644ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4108f37a584e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>75,971</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,262</x:t>
-[...404 lines deleted...]
-          <x:t>74,131</x:t>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>