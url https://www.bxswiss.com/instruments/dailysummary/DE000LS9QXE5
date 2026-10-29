--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d91879fe30488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb203417e34b54d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4108f37a584e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fb5e663cdd4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8d04e7d6644ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4108f37a584e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97523f6f20ce4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fb5e663cdd4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>