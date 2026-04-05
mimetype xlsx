--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e9d9492b386421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc915cd8e874ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152ade40a80d4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae594d94985145a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2694315f81049a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152ade40a80d4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81022cf2eba421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae594d94985145a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>60,951</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,733</x:t>
-[...58 lines deleted...]
-          <x:t>60,055</x:t>
+          <x:t>60,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>