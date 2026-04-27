--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc915cd8e874ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4577f141cf1842fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae594d94985145a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c2472ff59a4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81022cf2eba421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae594d94985145a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a6b79dea394975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c2472ff59a4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>60,951</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,733</x:t>
-[...65 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>60,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,819</x:t>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>