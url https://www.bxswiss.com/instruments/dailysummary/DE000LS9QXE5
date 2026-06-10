--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4577f141cf1842fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e7bed208a4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c2472ff59a4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c0814b28fd43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a6b79dea394975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c2472ff59a4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d05d7b13934384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c0814b28fd43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>67,069</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>