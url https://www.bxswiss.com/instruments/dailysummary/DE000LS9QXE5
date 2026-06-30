--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e7bed208a4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b8b132c7da422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c0814b28fd43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e86f92944444501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d05d7b13934384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c0814b28fd43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddb56f203aa4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e86f92944444501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>