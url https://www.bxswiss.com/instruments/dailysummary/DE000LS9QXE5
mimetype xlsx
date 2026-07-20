--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b8b132c7da422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fabfbf6ca324966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e86f92944444501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c29a505ca343da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddb56f203aa4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e86f92944444501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf482aefd6a464f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c29a505ca343da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,818</x:t>
-[...399 lines deleted...]
-          <x:t>72,263</x:t>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>71,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>