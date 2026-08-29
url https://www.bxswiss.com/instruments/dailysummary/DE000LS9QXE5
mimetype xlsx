--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fabfbf6ca324966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3164d40b01a3450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c29a505ca343da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c45be1043c42b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf482aefd6a464f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c29a505ca343da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2519d48477fc4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c45be1043c42b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dominante Marktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>75,139</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,071</x:t>
-[...539 lines deleted...]
-          <x:t>68,760</x:t>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>