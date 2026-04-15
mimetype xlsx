--- v5 (2026-03-14)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf3eb45d5114b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re265af8926414a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9a93c22cea41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d9401281d34d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54379ad703d146cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9a93c22cea41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d0176e7f574bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d9401281d34d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>126,992</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,846</x:t>
-[...11 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,538</x:t>
-[...414 lines deleted...]
-          <x:t>125,447</x:t>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>