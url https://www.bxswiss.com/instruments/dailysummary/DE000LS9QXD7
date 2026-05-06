--- v6 (2026-04-15)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re265af8926414a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dab3b104aab4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d9401281d34d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d138bb598d42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d0176e7f574bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d9401281d34d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7433b01a3449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d138bb598d42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>