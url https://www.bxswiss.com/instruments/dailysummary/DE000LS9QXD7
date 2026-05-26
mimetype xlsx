--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dab3b104aab4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f7c6f01b7499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d138bb598d42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecbd424fda2473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7433b01a3449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d138bb598d42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2b354aab6541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecbd424fda2473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>