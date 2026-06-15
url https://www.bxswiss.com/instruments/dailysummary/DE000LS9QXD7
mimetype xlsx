--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f7c6f01b7499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e4528c160045da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecbd424fda2473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b476243dc949c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2b354aab6541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecbd424fda2473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115bc0fdc05c41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b476243dc949c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,687</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>