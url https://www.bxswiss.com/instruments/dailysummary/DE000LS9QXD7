--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e4528c160045da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb736daed755f4d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b476243dc949c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f19e6cda8a54df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115bc0fdc05c41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b476243dc949c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b002f247dc740da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f19e6cda8a54df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>