--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb736daed755f4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e75cb4ed2594711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f19e6cda8a54df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c19a56fa8a04b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b002f247dc740da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f19e6cda8a54df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd8b9646cfc4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c19a56fa8a04b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>