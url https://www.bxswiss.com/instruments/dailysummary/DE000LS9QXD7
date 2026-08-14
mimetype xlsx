--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e75cb4ed2594711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd573eb5beb24778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c19a56fa8a04b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afec59ab3494747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd8b9646cfc4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c19a56fa8a04b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852afe60f8db4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afec59ab3494747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>