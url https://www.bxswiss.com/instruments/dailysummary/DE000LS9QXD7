--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd573eb5beb24778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1eaf83c9254e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afec59ab3494747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda351aebe1714ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852afe60f8db4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afec59ab3494747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecd8b6f74d84964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda351aebe1714ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>