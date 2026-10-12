--- v13 (2026-09-04)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1eaf83c9254e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ea526106a7442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda351aebe1714ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f74d0a97587427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecd8b6f74d84964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda351aebe1714ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbf9ebd37bc4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f74d0a97587427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...566 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,405</x:t>
-[...63 lines deleted...]
-          <x:t>150,272</x:t>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>