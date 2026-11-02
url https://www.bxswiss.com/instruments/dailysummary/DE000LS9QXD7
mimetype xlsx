--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ea526106a7442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac9a90c7bd943ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f74d0a97587427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c1be59eced46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbf9ebd37bc4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f74d0a97587427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bce0d045254f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c1be59eced46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2K Green Disruptive Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QXD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>154,374</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,509</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>155,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,282</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>