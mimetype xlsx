--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194538d14c984307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138991cc82854d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246eef366f834a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb000f86800034731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra871af307c364634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246eef366f834a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e36da1b7f1f450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb000f86800034731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>128,523</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,256</x:t>
-[...512 lines deleted...]
-          <x:t>130,949</x:t>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>