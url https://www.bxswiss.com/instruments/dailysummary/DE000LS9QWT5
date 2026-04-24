--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138991cc82854d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9a281f46db42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb000f86800034731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c13047226f74a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e36da1b7f1f450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb000f86800034731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733c74c82a064945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c13047226f74a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>129,492</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>133,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>129,777</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>