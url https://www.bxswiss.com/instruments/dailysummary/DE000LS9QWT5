--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9a281f46db42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5188209422af4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c13047226f74a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf765b1971b4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733c74c82a064945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c13047226f74a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde10358447d4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf765b1971b4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...566 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>135,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>