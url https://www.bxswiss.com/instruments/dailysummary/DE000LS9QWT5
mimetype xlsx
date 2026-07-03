--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5188209422af4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fa7219d1f24f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf765b1971b4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f2eb51af0b46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde10358447d4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf765b1971b4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3efb58d75ce5413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f2eb51af0b46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>