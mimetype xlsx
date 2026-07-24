--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fa7219d1f24f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b5ef460b7444b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f2eb51af0b46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbef4eb6a2c64aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3efb58d75ce5413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f2eb51af0b46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc459efef5f2f4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbef4eb6a2c64aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>129,003</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,734</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>129,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>