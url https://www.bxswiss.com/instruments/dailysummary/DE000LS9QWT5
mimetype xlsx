--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b5ef460b7444b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d52efbdca348d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbef4eb6a2c64aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbc0f10fbbc4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc459efef5f2f4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbef4eb6a2c64aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c1ce0a25784e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbc0f10fbbc4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>