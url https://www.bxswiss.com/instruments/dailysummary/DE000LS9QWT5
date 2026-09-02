--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d52efbdca348d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104840c162d44cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbc0f10fbbc4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9db177b28749f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c1ce0a25784e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbc0f10fbbc4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7720febd1544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9db177b28749f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>129,694</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,210</x:t>
-[...539 lines deleted...]
-          <x:t>135,063</x:t>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>