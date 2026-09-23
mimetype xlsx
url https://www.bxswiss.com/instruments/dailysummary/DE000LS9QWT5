--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104840c162d44cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b54f88785e41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9db177b28749f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac960e81d40146cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7720febd1544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9db177b28749f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dde2fbdc9cf420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac960e81d40146cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>