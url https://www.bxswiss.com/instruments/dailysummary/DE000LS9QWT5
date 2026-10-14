--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b54f88785e41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef82f0f7b8c4e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac960e81d40146cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd542c2f92bfd4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dde2fbdc9cf420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac960e81d40146cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c29fa0fae204277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd542c2f92bfd4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>