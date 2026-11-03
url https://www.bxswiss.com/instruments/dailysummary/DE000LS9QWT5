--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef82f0f7b8c4e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094989d1c3d842d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd542c2f92bfd4c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53587c4fd3c439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c29fa0fae204277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd542c2f92bfd4c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57c62acbb9c4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53587c4fd3c439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Quality Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>