--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd6956b22714bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32902d7846734466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d40f566c484800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d7bb5edcd54fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5acfe9be394dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d40f566c484800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d95827ade417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d7bb5edcd54fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>