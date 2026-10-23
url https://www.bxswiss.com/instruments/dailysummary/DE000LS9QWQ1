--- v14 (2026-09-12)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32902d7846734466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8beb0bc22f344dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d7bb5edcd54fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75611eeebd49450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8d95827ade417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d7bb5edcd54fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2b4abe9d5242b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75611eeebd49450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>156,284</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,658</x:t>
-[...247 lines deleted...]
-          <x:t>156,924</x:t>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>