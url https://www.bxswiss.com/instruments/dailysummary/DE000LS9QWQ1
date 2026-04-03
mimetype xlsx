--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebae69df4f42488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bc631a5fba4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11bcff9eda24d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0d6b964cf749b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6998d8dd5d484568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11bcff9eda24d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9452d75e2940f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0d6b964cf749b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>