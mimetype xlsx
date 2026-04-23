--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bc631a5fba4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cd859ad9a94bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0d6b964cf749b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39a538197344dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9452d75e2940f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0d6b964cf749b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b9889d1e0845c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39a538197344dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>