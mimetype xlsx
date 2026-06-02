--- v8 (2026-04-23)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cd859ad9a94bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534a86a181c64750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39a538197344dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59fa4a5a4114181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b9889d1e0845c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39a538197344dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfa8479b9d740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59fa4a5a4114181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>173,938</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>