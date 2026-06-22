--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534a86a181c64750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8071f7ddd754863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59fa4a5a4114181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69458b61a90d403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfa8479b9d740f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59fa4a5a4114181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588dce100b0f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69458b61a90d403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>