--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8071f7ddd754863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c78c869bf94d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69458b61a90d403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c7027426eb4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588dce100b0f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69458b61a90d403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re909c21cd8d643d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c7027426eb4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>