--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c78c869bf94d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45486ba544774e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c7027426eb4d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec602a26bc046b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re909c21cd8d643d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c7027426eb4d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0b1b20f8954ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec602a26bc046b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>