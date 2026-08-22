--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45486ba544774e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd6956b22714bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec602a26bc046b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d40f566c484800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0b1b20f8954ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec602a26bc046b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5acfe9be394dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d40f566c484800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kissigs Nebenwerte Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>