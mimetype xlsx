--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055dd2656707482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450b079664094154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2ff821aeab469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8be9ea64a214c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf88055d4b64f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2ff821aeab469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797fcc1012014e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8be9ea64a214c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,742</x:t>
-[...279 lines deleted...]
-          <x:t>103,027</x:t>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>