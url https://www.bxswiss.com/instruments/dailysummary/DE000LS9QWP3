--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450b079664094154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a42b9e04024c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8be9ea64a214c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29cacc8984d416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797fcc1012014e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8be9ea64a214c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae54d4a09d8d4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29cacc8984d416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>103,679</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,543</x:t>
-[...512 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>