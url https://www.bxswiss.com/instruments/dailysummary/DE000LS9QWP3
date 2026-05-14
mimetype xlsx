--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a42b9e04024c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15274a57f2904a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29cacc8984d416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27da064d2394f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae54d4a09d8d4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29cacc8984d416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435280ec8b8b44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27da064d2394f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,062</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,085</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>