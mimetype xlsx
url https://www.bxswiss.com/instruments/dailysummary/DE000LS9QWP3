--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15274a57f2904a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86a1165c7d418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27da064d2394f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaa29e456d94195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435280ec8b8b44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27da064d2394f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4f80afe3e94c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaa29e456d94195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,796</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>101,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>