--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86a1165c7d418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826345c504244a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaa29e456d94195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce84a6788ee249fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4f80afe3e94c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaa29e456d94195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538286b975e24171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce84a6788ee249fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>111,027</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>109,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,748</x:t>
-[...58 lines deleted...]
-          <x:t>110,623</x:t>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>