--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826345c504244a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a42c67e88b40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce84a6788ee249fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8ad93108714cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538286b975e24171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce84a6788ee249fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90df6f977d304d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8ad93108714cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>