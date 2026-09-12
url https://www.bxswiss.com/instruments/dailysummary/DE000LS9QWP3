--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a42c67e88b40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6b7fdfeecf455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8ad93108714cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8e104b833a4f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90df6f977d304d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8ad93108714cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re628fcee0e784b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8e104b833a4f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,104</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>