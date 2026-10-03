--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6b7fdfeecf455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2b6b798edd4db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8e104b833a4f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f75092e20b64024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re628fcee0e784b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8e104b833a4f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ae7c66c98347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f75092e20b64024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>