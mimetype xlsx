--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2b6b798edd4db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e804821272d4500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f75092e20b64024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a602c2a277c4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ae7c66c98347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f75092e20b64024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e160d016f14197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a602c2a277c4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The New Normal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,002</x:t>
-[...306 lines deleted...]
-          <x:t>146,980</x:t>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>