--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8605aecbcae49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2888ee7081724984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454b288c7a864b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38a82752d494445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124b6b9a558b40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454b288c7a864b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5d363c417c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38a82752d494445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>76,119</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>