--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2888ee7081724984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd27e01a1694141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38a82752d494445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc8e798baa4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5d363c417c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38a82752d494445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7222f9c1de7e4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc8e798baa4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>