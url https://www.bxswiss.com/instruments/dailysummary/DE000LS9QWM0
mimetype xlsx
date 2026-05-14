--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd27e01a1694141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bce9a7bfc64e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc8e798baa4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00a2a531b764a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7222f9c1de7e4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc8e798baa4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef66015b3d6458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00a2a531b764a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>