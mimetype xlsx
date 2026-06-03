--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bce9a7bfc64e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c3c6c9d1b64cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00a2a531b764a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a4c344e7e43ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef66015b3d6458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00a2a531b764a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb410223f3c3c4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a4c344e7e43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>