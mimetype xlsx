--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c3c6c9d1b64cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re803aad3f4e7435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a4c344e7e43ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91812e706c24c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb410223f3c3c4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a4c344e7e43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a2c56088cb4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91812e706c24c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>