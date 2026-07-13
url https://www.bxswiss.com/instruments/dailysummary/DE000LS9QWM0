--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re803aad3f4e7435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a02abc37f4847f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91812e706c24c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab7ab52e16d4771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a2c56088cb4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91812e706c24c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d09bf06ca6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab7ab52e16d4771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>73,326</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,762</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>73,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,240</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>