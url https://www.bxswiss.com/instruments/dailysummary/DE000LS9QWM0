--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a02abc37f4847f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd6d58fbfca4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab7ab52e16d4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637591f5a4c74975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d09bf06ca6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab7ab52e16d4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec6034814c14b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637591f5a4c74975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>