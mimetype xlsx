--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd6d58fbfca4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bea6c6e2f4498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637591f5a4c74975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356f12f929154cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec6034814c14b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637591f5a4c74975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754707db22c24fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356f12f929154cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Mobile Payment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>78,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>