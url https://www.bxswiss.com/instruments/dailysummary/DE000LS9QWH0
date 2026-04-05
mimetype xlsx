--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280fc6b286994108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3873a2fa003246bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ebd237c7c64137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb310320df34599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3375c906fafa4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ebd237c7c64137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de6239f12394d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb310320df34599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>