--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3873a2fa003246bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649d1f29bb2f430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb310320df34599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8444ecc73c4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de6239f12394d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb310320df34599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93c8626dc6d4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8444ecc73c4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,897</x:t>
-[...495 lines deleted...]
-          <x:t>124,412</x:t>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>