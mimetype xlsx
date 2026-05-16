--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649d1f29bb2f430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8b8e0c11a247b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8444ecc73c4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46f9261b90f4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93c8626dc6d4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8444ecc73c4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e4774d61544485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46f9261b90f4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>