--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8b8e0c11a247b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38831e34c42847ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46f9261b90f4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d53d15b32a4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e4774d61544485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46f9261b90f4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d910b60036840cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d53d15b32a4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>