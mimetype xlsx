--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38831e34c42847ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b4db25a55d40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d53d15b32a4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf39afd6cb846a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d910b60036840cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d53d15b32a4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4519d8d7c2441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf39afd6cb846a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>