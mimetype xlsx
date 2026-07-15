--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b4db25a55d40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc7a8e865b4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf39afd6cb846a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re426ea0a80fd40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4519d8d7c2441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf39afd6cb846a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1aa17e8ec84311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re426ea0a80fd40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>132,848</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,848</x:t>
-[...301 lines deleted...]
-          <x:t>140,965</x:t>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>