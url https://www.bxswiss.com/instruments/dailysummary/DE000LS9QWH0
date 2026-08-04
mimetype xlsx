--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc7a8e865b4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84191c9cf5964c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re426ea0a80fd40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a69120cb4e4edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1aa17e8ec84311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re426ea0a80fd40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0582e00e67be4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a69120cb4e4edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>