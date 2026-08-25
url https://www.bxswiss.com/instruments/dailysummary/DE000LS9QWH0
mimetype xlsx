--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84191c9cf5964c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7968020c4f0f41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a69120cb4e4edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d17c7c04c04f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0582e00e67be4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a69120cb4e4edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6201c4bcaf9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d17c7c04c04f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>