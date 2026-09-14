--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7968020c4f0f41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeceac750d9047d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d17c7c04c04f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra07f6b870e8b46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6201c4bcaf9483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d17c7c04c04f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661744663a57496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra07f6b870e8b46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,456</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>