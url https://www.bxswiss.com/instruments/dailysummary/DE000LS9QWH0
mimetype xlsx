--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeceac750d9047d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13597980065e4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra07f6b870e8b46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4cf1d11f124949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661744663a57496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra07f6b870e8b46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaceb6c179874cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4cf1d11f124949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>