--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13597980065e4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb977357f702d42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4cf1d11f124949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14a8df32942483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaceb6c179874cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4cf1d11f124949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db09a34dd354ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14a8df32942483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - World Travel Leisure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>139,497</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>138,809</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>