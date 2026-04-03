--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bbb5e2fb00444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e9601447f44c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0695d998c5b4bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a10add1df54548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb52b251fcb74bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0695d998c5b4bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0cbd888c1a4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a10add1df54548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>48,636</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>