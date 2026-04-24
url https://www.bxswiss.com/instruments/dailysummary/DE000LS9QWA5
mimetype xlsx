--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e9601447f44c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3d417e4324a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a10add1df54548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9510d5b7e347436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0cbd888c1a4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a10add1df54548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00064eb6227d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9510d5b7e347436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>47,522</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,492</x:t>
-[...97 lines deleted...]
-          <x:t>49,046</x:t>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,599</x:t>
-[...463 lines deleted...]
-          <x:t>48,591</x:t>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>