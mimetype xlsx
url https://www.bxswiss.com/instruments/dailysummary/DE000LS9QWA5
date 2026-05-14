--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3d417e4324a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aefdbeddb4b4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9510d5b7e347436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ea92201e0e4ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00064eb6227d4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9510d5b7e347436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3577d7306c064e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ea92201e0e4ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>