--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aefdbeddb4b4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbfb91fbde344e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ea92201e0e4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76673637820b4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3577d7306c064e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ea92201e0e4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b3d78f195740fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76673637820b4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>