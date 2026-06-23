--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbfb91fbde344e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ced1c7843241b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76673637820b4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8c381006445f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b3d78f195740fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76673637820b4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc49d8095794e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8c381006445f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>