--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ced1c7843241b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d14dbf448a04ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8c381006445f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9baeb25938e4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc49d8095794e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8c381006445f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca356c983bc4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9baeb25938e4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>51,150</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,951</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>51,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,312</x:t>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>51,090</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,078</x:t>
-[...328 lines deleted...]
-          <x:t>52,267</x:t>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>