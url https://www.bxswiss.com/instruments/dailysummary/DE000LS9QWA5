--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d14dbf448a04ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996ee97bd0844ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9baeb25938e4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085748cb73f043d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca356c983bc4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9baeb25938e4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082176b1443b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085748cb73f043d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>51,668</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,931</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>52,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,746</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>