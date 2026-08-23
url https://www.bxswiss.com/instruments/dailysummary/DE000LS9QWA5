--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996ee97bd0844ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f35035cd084422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R085748cb73f043d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c77c8788c5c4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082176b1443b4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R085748cb73f043d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re317ca2514ce4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c77c8788c5c4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>