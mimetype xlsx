--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f35035cd084422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f3f2388dcf4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c77c8788c5c4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b8bbbd819943e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re317ca2514ce4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c77c8788c5c4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf162c4a1ec8d49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b8bbbd819943e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>