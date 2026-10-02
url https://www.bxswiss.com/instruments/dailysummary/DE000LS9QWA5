--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f3f2388dcf4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a10f53a5dc439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b8bbbd819943e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4129c353eac40c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf162c4a1ec8d49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b8bbbd819943e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af2debd16704d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4129c353eac40c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,674</x:t>
-[...306 lines deleted...]
-          <x:t>55,565</x:t>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>