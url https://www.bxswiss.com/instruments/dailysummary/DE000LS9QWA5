--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a10f53a5dc439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ce280db6cf4c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4129c353eac40c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c19de04cd984931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af2debd16704d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4129c353eac40c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc940c1d2e9604532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c19de04cd984931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming Aktien mit Kopf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QWA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>