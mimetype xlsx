--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1de5eccb384bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1d0ab603474495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5ea2533ac14370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e0b0e4e7c54916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7275cf4f3e2645c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5ea2533ac14370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cad01cac4454df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e0b0e4e7c54916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>