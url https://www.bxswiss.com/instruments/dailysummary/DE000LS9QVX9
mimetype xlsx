--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1d0ab603474495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08489131f5543c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e0b0e4e7c54916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fab299583224518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cad01cac4454df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e0b0e4e7c54916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dec3e4e383403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fab299583224518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>167,694</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,902</x:t>
-[...377 lines deleted...]
-          <x:t>160,172</x:t>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>