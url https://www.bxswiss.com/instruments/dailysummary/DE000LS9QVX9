--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08489131f5543c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c721e5399914d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fab299583224518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84840b62be224529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dec3e4e383403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fab299583224518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537ad29d51c44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84840b62be224529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>