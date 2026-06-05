--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c721e5399914d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ded3402edf4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84840b62be224529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3417b99e44454fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537ad29d51c44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84840b62be224529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a95280dc97148c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3417b99e44454fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>