--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ded3402edf4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67196cfc546b441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3417b99e44454fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021494b2696f44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a95280dc97148c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3417b99e44454fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb875d9e5ae2848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021494b2696f44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>