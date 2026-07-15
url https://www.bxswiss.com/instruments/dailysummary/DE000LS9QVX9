--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67196cfc546b441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38b7ea111474343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021494b2696f44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff345b3d53747d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb875d9e5ae2848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021494b2696f44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca10f9ec52384b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff345b3d53747d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>