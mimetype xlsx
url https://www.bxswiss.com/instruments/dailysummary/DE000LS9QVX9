--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38b7ea111474343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0bcac091024d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff345b3d53747d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96b598a7c454ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca10f9ec52384b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff345b3d53747d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re793dccf5d9f4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96b598a7c454ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>