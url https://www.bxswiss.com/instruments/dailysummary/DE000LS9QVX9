--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0bcac091024d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024f5df50924605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96b598a7c454ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ee4d5efb5d48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re793dccf5d9f4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96b598a7c454ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709d4697aeab4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ee4d5efb5d48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>213,985</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,985</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>204,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,056</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>