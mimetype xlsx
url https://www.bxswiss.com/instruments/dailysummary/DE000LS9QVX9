--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re024f5df50924605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d745138eee4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ee4d5efb5d48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7637c38513714756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709d4697aeab4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ee4d5efb5d48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c51db413d3f46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7637c38513714756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>216,527</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,196</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>210,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,430</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>