--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d745138eee4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f26ff912ad94e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7637c38513714756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9dea0c99d44e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c51db413d3f46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7637c38513714756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac69f96833914cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9dea0c99d44e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>