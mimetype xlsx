--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f26ff912ad94e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c567a4ed1b41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9dea0c99d44e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625c8ef3f9884427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac69f96833914cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9dea0c99d44e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fafda0509c440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625c8ef3f9884427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Technologie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>