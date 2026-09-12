--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c895f51bd64984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceefcebb49741fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a320290b6f4829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e57065f8b114970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d414144d6504102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a320290b6f4829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad1b79b183641c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e57065f8b114970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>66,584</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,564</x:t>
-[...512 lines deleted...]
-          <x:t>68,798</x:t>
+          <x:t>65,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>