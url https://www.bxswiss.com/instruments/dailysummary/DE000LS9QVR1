--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceefcebb49741fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93268c15214f4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e57065f8b114970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187f9450a05d469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad1b79b183641c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e57065f8b114970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33566d741af041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187f9450a05d469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>69,302</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,784</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>67,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,949</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>