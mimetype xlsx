--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93268c15214f4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41a5a5703da4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187f9450a05d469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561e6a5d884b42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33566d741af041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187f9450a05d469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d99df78f234026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561e6a5d884b42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>65,752</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>63,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>65,813</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>