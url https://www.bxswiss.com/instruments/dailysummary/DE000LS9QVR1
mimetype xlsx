--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cc4487ba104825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5207b80647594a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89345030e8294d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c99bef000db472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd878c2e8941e4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89345030e8294d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f4d0921c184428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c99bef000db472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>