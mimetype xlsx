--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5207b80647594a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860aca67a2db411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c99bef000db472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de608120a4644b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f4d0921c184428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c99bef000db472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4b8d0dce6a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de608120a4644b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,030</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>75,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,207</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>