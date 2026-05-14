--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860aca67a2db411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1321a399599642c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de608120a4644b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bd254e4a0846ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4b8d0dce6a4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de608120a4644b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32aba96e7c4647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bd254e4a0846ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>