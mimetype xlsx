--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1321a399599642c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daaaf628f084568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bd254e4a0846ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f653e3e1dcd477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32aba96e7c4647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bd254e4a0846ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45f1fe4ac34f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f653e3e1dcd477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>