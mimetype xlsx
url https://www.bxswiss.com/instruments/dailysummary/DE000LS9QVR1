--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daaaf628f084568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb39a8fb2a9d41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f653e3e1dcd477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb7dad2f7654b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d45f1fe4ac34f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f653e3e1dcd477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c5ed77fce4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb7dad2f7654b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,003</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>