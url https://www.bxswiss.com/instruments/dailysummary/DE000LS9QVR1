--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb39a8fb2a9d41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c1e109eb6416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb7dad2f7654b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a36c39c090d4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c5ed77fce4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb7dad2f7654b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dabd2bbb2604621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a36c39c090d4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>