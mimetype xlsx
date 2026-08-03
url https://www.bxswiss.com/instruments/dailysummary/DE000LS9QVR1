--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c1e109eb6416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191b4beded984190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a36c39c090d4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd633282b9d2c4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dabd2bbb2604621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a36c39c090d4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8daa991d784faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd633282b9d2c4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>68,941</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>68,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>67,737</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>