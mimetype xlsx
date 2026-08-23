--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191b4beded984190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c895f51bd64984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd633282b9d2c4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a320290b6f4829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8daa991d784faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd633282b9d2c4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d414144d6504102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a320290b6f4829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsmarkt Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>