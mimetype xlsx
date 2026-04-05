--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d82aa880e64575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6769ba1062c44c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6780058622334144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a30c78b1cf8491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afea7b8bf8e45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6780058622334144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757ad9279281447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a30c78b1cf8491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,829</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,719</x:t>
-[...539 lines deleted...]
-          <x:t>103,871</x:t>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>