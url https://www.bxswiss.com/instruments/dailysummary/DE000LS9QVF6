--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6769ba1062c44c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08f3506c3e64582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a30c78b1cf8491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01d627416ff4c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757ad9279281447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a30c78b1cf8491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra218cf0b5dd9472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01d627416ff4c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,833</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>