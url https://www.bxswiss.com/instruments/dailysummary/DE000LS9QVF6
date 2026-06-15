--- v6 (2026-05-15)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08f3506c3e64582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7b2c56e24f44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01d627416ff4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99aad354f37425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra218cf0b5dd9472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01d627416ff4c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23637e96533d4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99aad354f37425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>109,107</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,120</x:t>
-[...269 lines deleted...]
-          <x:t>108,768</x:t>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>