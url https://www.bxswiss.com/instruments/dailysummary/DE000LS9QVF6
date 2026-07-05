--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7b2c56e24f44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cabe426bcad4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99aad354f37425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc00db11c134680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23637e96533d4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99aad354f37425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa0893237ac460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc00db11c134680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>