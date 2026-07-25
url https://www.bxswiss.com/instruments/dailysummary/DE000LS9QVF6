--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cabe426bcad4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd010d2a4ec48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc00db11c134680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9df629e29d40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa0893237ac460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc00db11c134680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f60685a875d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9df629e29d40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>109,221</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>109,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,074</x:t>
-[...544 lines deleted...]
-          <x:t>111,628</x:t>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>