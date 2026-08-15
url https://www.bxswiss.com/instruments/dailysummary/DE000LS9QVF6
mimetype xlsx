--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd010d2a4ec48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987bbe468176439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9df629e29d40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbafb7941db4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f60685a875d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9df629e29d40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40d232225f64eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbafb7941db4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>