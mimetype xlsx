--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987bbe468176439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8796fc02664d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbafb7941db4e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf226355e0e0c468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40d232225f64eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbafb7941db4e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a68aeb1f79348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf226355e0e0c468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,125</x:t>
-[...387 lines deleted...]
-          <x:t>113,676</x:t>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>