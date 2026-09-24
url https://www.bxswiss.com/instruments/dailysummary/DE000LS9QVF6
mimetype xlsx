--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8796fc02664d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb514186e96f94725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf226355e0e0c468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49132a4d1ce489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a68aeb1f79348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf226355e0e0c468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e9f819b8224e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49132a4d1ce489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>113,221</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,866</x:t>
-[...323 lines deleted...]
-          <x:t>113,523</x:t>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>