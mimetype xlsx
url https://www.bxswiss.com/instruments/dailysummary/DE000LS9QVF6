--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb514186e96f94725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf171c92be31447da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49132a4d1ce489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006e266c002b40bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e9f819b8224e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49132a4d1ce489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c11fee2d92434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006e266c002b40bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>