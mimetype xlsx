--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf171c92be31447da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed9a21adc084e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006e266c002b40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3ba4746cda42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c11fee2d92434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006e266c002b40bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd524613945408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3ba4746cda42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>POC Power of Charts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>