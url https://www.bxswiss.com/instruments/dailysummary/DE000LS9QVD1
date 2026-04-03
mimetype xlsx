--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d673631c2140be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9ff3c1852b4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8e6746e30c4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf4d0f2b5ec4bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d365c099d20479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8e6746e30c4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeeac9bca1d4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf4d0f2b5ec4bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>