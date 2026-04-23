--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9ff3c1852b4146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de499e863de4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf4d0f2b5ec4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a80b64809b44d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeeac9bca1d4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf4d0f2b5ec4bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065816ec3ab24330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a80b64809b44d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>