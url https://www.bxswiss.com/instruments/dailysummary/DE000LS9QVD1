--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de499e863de4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae23376e9896496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a80b64809b44d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6ba30698484d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065816ec3ab24330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a80b64809b44d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6413a6fcb645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6ba30698484d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>