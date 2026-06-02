--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae23376e9896496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305eec08c5cb45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6ba30698484d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d9d50a066b44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6413a6fcb645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6ba30698484d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419b835992404ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d9d50a066b44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>193,093</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>192,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>