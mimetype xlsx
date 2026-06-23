--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305eec08c5cb45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6162d777b3c4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d9d50a066b44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df95e3ed6c04055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419b835992404ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d9d50a066b44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef381ccc13c4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df95e3ed6c04055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>