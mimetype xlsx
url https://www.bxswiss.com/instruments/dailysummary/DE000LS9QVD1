--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6162d777b3c4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b78c1f99334da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df95e3ed6c04055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44250525fa944b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef381ccc13c4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df95e3ed6c04055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8c16247bfa4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44250525fa944b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>225,308</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>