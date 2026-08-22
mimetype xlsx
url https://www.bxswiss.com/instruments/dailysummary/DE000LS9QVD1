--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b78c1f99334da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ea18ef42b44266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44250525fa944b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ba766d596f42cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8c16247bfa4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44250525fa944b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa3683ba08c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ba766d596f42cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>213,143</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>213,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>