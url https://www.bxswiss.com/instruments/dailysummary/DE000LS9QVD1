--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ea18ef42b44266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f2c6ae5d9f4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ba766d596f42cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c35f334099e4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa3683ba08c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ba766d596f42cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc55e55527d944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c35f334099e4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>