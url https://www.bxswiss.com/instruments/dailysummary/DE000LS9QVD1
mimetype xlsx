--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f2c6ae5d9f4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d412edfe8fd4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c35f334099e4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a42778788479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc55e55527d944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c35f334099e4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2aeb81b467a427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a42778788479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>