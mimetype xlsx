--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d412edfe8fd4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed2a5dbe963468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a42778788479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racba6d5f55104dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2aeb81b467a427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a42778788479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2273c510a5404796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racba6d5f55104dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pandemic Recovery</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QVD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,342</x:t>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>