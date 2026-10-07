--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba812568d794605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1177530976478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9035236d17b94e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0754a5d3e8e04074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760fcd64707f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9035236d17b94e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088a2fa06f324fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0754a5d3e8e04074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>