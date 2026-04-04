--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbe7853ede94cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e50e816bf14272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db48c93f0264324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a26f69547184359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1346d6cbf23452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db48c93f0264324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cac52c385c8472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a26f69547184359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>