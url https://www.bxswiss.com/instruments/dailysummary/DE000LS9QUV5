--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e50e816bf14272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed5fbf7e78b4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a26f69547184359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf2ba0acd043a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cac52c385c8472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a26f69547184359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92cd900ef524964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf2ba0acd043a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>