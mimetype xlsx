--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed5fbf7e78b4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198cd0c362244731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf2ba0acd043a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ae504aa50f487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92cd900ef524964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf2ba0acd043a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6a7e269644730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ae504aa50f487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>168,109</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>