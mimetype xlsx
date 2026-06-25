--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198cd0c362244731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec348e6a7cb9415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ae504aa50f487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99716ac531d74fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6a7e269644730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ae504aa50f487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d098b170ca47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99716ac531d74fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>