--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec348e6a7cb9415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bbfc8541534b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99716ac531d74fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1439c021e30644a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d098b170ca47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99716ac531d74fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec72218af2d4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1439c021e30644a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,601</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>