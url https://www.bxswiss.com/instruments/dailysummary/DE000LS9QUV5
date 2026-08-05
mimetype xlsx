--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bbfc8541534b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27be6fde45b7480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1439c021e30644a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7ec04210c247d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec72218af2d4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1439c021e30644a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc895cd4c4f774ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7ec04210c247d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>162,789</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>