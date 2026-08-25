--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27be6fde45b7480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e90aff5312d4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7ec04210c247d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b8c28817ad4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc895cd4c4f774ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7ec04210c247d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2eec35dcd14e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b8c28817ad4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>