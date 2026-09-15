--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e90aff5312d4f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba812568d794605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b8c28817ad4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9035236d17b94e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2eec35dcd14e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b8c28817ad4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760fcd64707f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9035236d17b94e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet - Value - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>