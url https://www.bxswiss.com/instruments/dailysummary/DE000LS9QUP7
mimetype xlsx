--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f24db5cadce4eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acb62004e1f4994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277c498569d944eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df2da6f1c6c4100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re92e456ed1304a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277c498569d944eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d9a08026eb4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df2da6f1c6c4100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>