--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acb62004e1f4994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a44bfc126b4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df2da6f1c6c4100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cb00c750334813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d9a08026eb4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df2da6f1c6c4100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e22ad57be2d4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cb00c750334813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>201,417</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>