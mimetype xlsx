--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a44bfc126b4057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0172f95f4ce64cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cb00c750334813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13792727f837408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e22ad57be2d4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cb00c750334813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e5184e32604321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13792727f837408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>