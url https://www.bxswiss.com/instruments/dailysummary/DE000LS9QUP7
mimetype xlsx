--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0172f95f4ce64cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3343404b40c24e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13792727f837408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf522683ebcf4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e5184e32604321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13792727f837408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c82a12afef4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf522683ebcf4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>208,150</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>