--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3343404b40c24e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a5ad6655934c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf522683ebcf4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d421a86c274481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c82a12afef4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf522683ebcf4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd088bc414c84d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d421a86c274481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>