--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a5ad6655934c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf424b140fefe4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d421a86c274481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928b808bf60b4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd088bc414c84d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d421a86c274481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b6b196893448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928b808bf60b4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>210,848</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>213,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>