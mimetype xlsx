--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf424b140fefe4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d0a7c2a4245ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928b808bf60b4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re240f2a977b74805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b6b196893448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928b808bf60b4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd09d2c43634485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re240f2a977b74805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>