--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d0a7c2a4245ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627fc5ebcbcf4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re240f2a977b74805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3e41657e264668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd09d2c43634485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re240f2a977b74805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd7215e57f24134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3e41657e264668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>215,863</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,866</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,768</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>