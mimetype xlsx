--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627fc5ebcbcf4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7475576cdd884df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3e41657e264668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09278acdddf4e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd7215e57f24134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3e41657e264668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5df10119b754017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09278acdddf4e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>