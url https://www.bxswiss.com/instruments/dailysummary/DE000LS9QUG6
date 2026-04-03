--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578328f49d7a42c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e32c1506214e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8088efab4df4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35218609b1b54722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194aeb01904b4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8088efab4df4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e62e69ca8db4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35218609b1b54722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...139 lines deleted...]
-          <x:t>55,876</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>56,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>