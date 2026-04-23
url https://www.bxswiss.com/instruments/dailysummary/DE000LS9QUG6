--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e32c1506214e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee4d66c31b24e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35218609b1b54722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833b283014f14797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e62e69ca8db4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35218609b1b54722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65055109b0b64716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833b283014f14797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>