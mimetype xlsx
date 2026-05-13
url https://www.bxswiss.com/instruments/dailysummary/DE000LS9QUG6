--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee4d66c31b24e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f8fd7e1e01433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833b283014f14797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8117e3c2372e4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65055109b0b64716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833b283014f14797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e0b142c48346ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8117e3c2372e4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>