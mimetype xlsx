--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f8fd7e1e01433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re813341e18484f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8117e3c2372e4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1835764379764401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e0b142c48346ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8117e3c2372e4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935448be6cd2475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1835764379764401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>