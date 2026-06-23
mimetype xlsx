--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re813341e18484f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad58b4dd743490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1835764379764401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48750c40ebf4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935448be6cd2475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1835764379764401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4fe59707a84688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48750c40ebf4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>