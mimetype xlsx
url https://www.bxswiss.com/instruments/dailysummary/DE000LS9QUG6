--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad58b4dd743490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06a069ec3f144ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48750c40ebf4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475257b2a1fe47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4fe59707a84688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48750c40ebf4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4f6158bc6d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475257b2a1fe47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,749</x:t>
-[...225 lines deleted...]
-          <x:t>63,318</x:t>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>