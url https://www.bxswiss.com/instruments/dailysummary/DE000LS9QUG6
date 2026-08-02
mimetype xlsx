--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06a069ec3f144ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff73ccfe8a64e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475257b2a1fe47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f31fb9d34e4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4f6158bc6d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475257b2a1fe47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67439dbb9da74e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f31fb9d34e4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>60,863</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,313</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>60,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,661</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>