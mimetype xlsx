--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff73ccfe8a64e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737fffd1049240c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f31fb9d34e4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bedcb786214067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67439dbb9da74e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f31fb9d34e4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcebca606a894181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bedcb786214067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>63,876</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,458</x:t>
-[...517 lines deleted...]
-          <x:t>59,834</x:t>
+          <x:t>64,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>