--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737fffd1049240c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6134f9e2fee24e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bedcb786214067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc162f2625fcf4d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcebca606a894181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bedcb786214067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4358c3889ce4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc162f2625fcf4d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>