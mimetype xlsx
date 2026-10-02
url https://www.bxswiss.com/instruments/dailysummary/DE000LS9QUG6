--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6134f9e2fee24e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2629383e04852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc162f2625fcf4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d922c328f54797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4358c3889ce4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc162f2625fcf4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593e68055e6949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d922c328f54797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>61,725</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,453</x:t>
-[...350 lines deleted...]
-          <x:t>61,086</x:t>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>