--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2629383e04852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf26b42a9843da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d922c328f54797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55b3331a32a4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593e68055e6949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d922c328f54797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f28b27061b4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55b3331a32a4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ART OF ANALYSIS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>61,095</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,860</x:t>
-[...544 lines deleted...]
-          <x:t>62,672</x:t>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>